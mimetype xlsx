--- v0 (2026-02-08)
+++ v1 (2026-05-30)
@@ -54,2418 +54,2418 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rodrigo Costa</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/</t>
+    <t>http://sapl.aracati.ce.leg.br/media/</t>
   </si>
   <si>
     <t>CONCEDE REDUÇÃO DE CARGA HORÁRIA AOS SERVIDORES PÚBLICOS MUNICIPAIS QUE SÃO RESPONSÁVEIS LEGAIS E CUIDAM DIRETAMENTE DE PORTADOR DE NECESSIDADE ESPECIAL, O QUAL, COMPROVADAMENTE, NECESSITA DE ASSISTÊNCIA PERMANENTE, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ilda</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPASSE À ASSOCIAÇÃO DOS PESCADORES E MARISQUEIRAS DE MAJORLÂNDIA, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Kaka</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA BANCO DE RESERVA PARA PROFESSOR SUBSTITUTO NAS ESCOLAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SR. ALCIR PORTO GURGEL JÚNIOR - DIRETOR TÉCNICO DO SEBRAE-CE, POR TER RECEBIDO PRÊMIO DE DESTAQUE POLÍTICO ADMINISTRATIVO 2013, NA CATEGORIA EXECUTIVA ESTADUAL.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS BLOCOS CULTURAIS PELO BELO DESFILE REALIZADO DURANTE O CARNAVAL ARACATI 2014, NA AVENIDA CEL. ALEXANZITO, PRESTIGIANDO TURISTAS E FOLIÕES.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>William Lima</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO ÀS BANDAS LOS KAKOS, LOUCA MANIA, AMOR A MIL, PEGUE AXÉ, XOTE 7, FREESOM, MALUCOS DA FOLIA, PELO BRILHANTISMO NO CARNAVAL ARACATI 2014.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À BATERIA FURIOSA DRAGÕES DO ARACATI, PELA BELA PARTICIPAÇÃO NO CARNAVAL ARACATI 2014, NA AVANIDA CEL. ALEXANZITO, PRESTIGIANDO TURISTAS E FOLIÕES.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS ORGANIZADORES DO CARNAVAL CULTURAL REALIZADO DURANTE O CARNAVAL ARACATI 2014.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SR. THIAGO DE LIMA SALES - SECRETÁRIO MUNICIPAL DE TURISMO, PELA ORGANIZAÇÃO E ESTRUTURA MONTADA, OFERECENDO SEGURANÇA E TRANQUILIDADE AOS FOLIÕES NO CARNAVAL 2014.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS BLOCOS ALTERNATIVOS PELO BRILHANTISMO NO CARNAVAL ARACATI 2014.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO COORDENADOR DE POLÍTICAS PÚBLICAS SOBRE DROGAS DO MUNICÍPIO, SR, FRANCISCO DIASSIS GARCIA TEOBALDO, PELA REALIZAÇÃO DO PROJETO "CARNAVAL COM DIVERSÃO, SEM DROGRAS, VIOLÊNCIA E EXPLORAÇÃO".</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SR. PREFEITO MUNICIPAL PELA REALIZAÇÃO DO CARNAVAL 2014 COM GRANDE ORGANIZAÇÃO E SEGURANÇA.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À SECRETARIA DE ESPORTE E LAZER PELA LASSIFICAÇÃO DA EQUIPE DE BASQUETE MASCULINA ARACATIENSE (4° LUGAR), NA 6° FASE DO CAMPEONATO CEARENSE DE BASQUETEBOL DO INTERIOR, REALIZADA NOS DIAS 22 E 23 DE MARÇO, NO GINÁSIO MARISTA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À EQUIPE DE HANDEBOL ADULTO FEMININO E MASCULINO, JUVENIL FEMININO E MASCULINO, E CADETE MASCULINO, PELA CONSAGRAÇÃO 1° LUGAR, NA 1° RODADA DO CAMPEONATO CEARENSE DE HANDEBOL, REALIZADO NOS DIAS 22 E 23 DE MARÇO, NO GINÁSIO MARISTA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À SRA. MARIA MADALENA SILVA CIRILO (MADÁ) PELO TRABALHO REALIZANDO NA SECRETARIA DE TURISMO AO LADO DO SECRETÁRIO THIAGO SALES.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Tácito Forte</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SR. JEAN CRISTIAN MARTINS FIORENZA - GERENTE DA COELCE -  PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE ARACATIENSE.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO GRUPO TEATRAL FRENTE JOVEM, PELA REALIZAÇÃO DO BELO ESPETÁCULO DA PAIXÃO DE CRISTO, REPRESENTANDO NO LARGO DA MATRIZ, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À ASSOCIAÇÃO CULTURAL PAIXÃO DE CRISTO - ACPC, PELA REALIZAÇÃO DO BELO ESPETÁCULO, APRESENTANDO NA PRAIA DE QUIXABA.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO INSTITUTO ARACUPIRA DE CULTURA DA PAIXÃO DE CRISTO, APRESENTADO NO LARGO DA MATRIZ, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/299/299_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO DEPUTADO JOSÉ ALBUQUERQUE, PELO APOIO NAS ENCENAÇÕES DA PAIXÃO DE CRISTO, APRESENTADO NO LARGO DA MATRIZ, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/300/300_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO INSTITUTO ESTRELA DO MAR, PELO APOIO PRESTADO NA ENCENAÇÃO DA PAIXÃO DE CRISTO, APRESENTADO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO GRUPO SENAS, PELO APOIO PRESTADO NA ENCENAÇÃO DA PAIXÃO DE CRISTO, APRESENTADO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO GRUPO DIAS DE TEATRO, PELA REALIZAÇÃO DO BELO ESPETÁCULO DA PAIXÃO DE CRISTO, APRESENTADO NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO ILMO. SR. NELSON FAHEINA PELOS SERVIÇOS PRESTADOS AO JORNALISMO DO PAÍS EM 50 ANOS DE PROFISSÃO.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/303/303_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO CEARÁ SPORTING CLUBE, PELA CONQUISTA DO TETRA CAMPEONATO E PELOS 100 ANOS DE SUA FUNDAÇÃO.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/304/304_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO DR. LEONARDO GOMES JUSTINO, MÉDICO DO HMED, PELO ATENDIMENTO PRESTADO A CRIANÇA ENZO RAFAEL.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Todos os Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À SRA. AMÉLIA ALVES DA COSTA PELA PASSAGEM DO SEU ANIVERSÁRIO COMEMORANDO 100 ANOS DE IDADE, NO DIA 02 DE MAIO DE 2014.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO ÀS TRÊS ESCOLAS MUNICIPAIS, QUE FORAM CONTEMPLADOS PELO PRÊMIO ESCOLA NOTA 10, REFERENTE AO RESULTADO DO SPACE - ALFA 2013, INSTITUÍDO PELO GOVERNO ESTADUAL.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À DIRETORIA DO SINDICATO DOS COMERCIÁRIOS DE ARACATI, PELA CRIAÇÃO DO MESMO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Doutor Falcão</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À EQUIPE DE RESGATE DA GUARDA MUNICIPAL, EM 29 DE MAIO DE 2014.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À IGREJA JESUS CRISTO DOS SANTOS DOS ÚLTIMOS DIAS, NA PESSOA DO SEU PRESIDENTE DANILO MOREIRA, PELO ESPAÇO CEDIDO Á PREFEITURA MUNICIPAL DE ARACATI PARA A REALIZAÇÃO DO ENCERRAMENTO DO PROJETO PRIMEIRO PASSO E PARA ASSINATURA DE CONVÊNIO PARA MINISTRAÇÃO DE CURSOS DE CAPACITAÇÃO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO ILMOS SRS. JANAÍNA   PEREIRA DA SILVA, ANNY CAROLINE DA HORA DOS SANTOS E NILBERTO FERREIRA ROCHA PELA REALIZAÇÃO DA CAMPANHA 18 DE MAIO - DIA NACIONAL DA LUTA CONTRA ABUSO E EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SR. PREFEITO MUNICIPAL, PELA CONQUISTA DA EQUIPE ARACATIENSE NO VI INTERNACIONAL DE FUTSAL SUB 17, PROMOVIDO PELA FEDERAÇÃO CEARENSE DE FUTSAL - FCFS.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SECRETÁRIO MUNICIPAL DE ESPORTES, SR. CARLINDO MENEZES, PELA CONQUISTA DA EQUIPE ARACATIENSE NO VI INTERMUNICIPAL DE FUTSAL SUB 17, PROMOVIDO PELA FEDERAÇÃO CEARENSE DE FUTSAL - FCFS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Marcos Monteiro</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE MOÇÃO DE CONGRATULAÇÕES À CAPITANIA DOS PORTOS  DE ARACATI, PELA REALIZAÇÃO DO CURSO DE FORMAÇÃO DE AQUAVIÁRIOS NIVEL I - PESCADOR PROFISSIONAL, NO PERÍODO DE 02 A 16 DE JUNHO E 04 A 18 DE JULHO NUM TOTAL DE 90 FORMANDOS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Denise Menezes</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADA MOÇÃO DE CONGRATULAÇÃO AO SR. ROBERTO PINHEIRO, PELA CONQUISTA DO PRÊMIO TESOURA DE OURO, NA 25ª EDIÇÃO DO EVENTO, REALIZADA EM SÃO PAULO NO DIA 08 DE SETEMBRO DO CORRENTE ANO, PELA SCARPA PRODUÇÕES E EP PRODUÇÕES.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE MOÇÃO DE CONGRATULAÇÃO AO ILUSTRE ARACATIENSE SR. JOSÉ ARMANDO DA COSTA, PELO LANÇAMENTO DO LIVRO &amp;#8220;O NAUFRÁGIO DE SANTA CRUZ.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/256/256_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE MOÇÃO DE CONGRATULAÇÕES À COMUNIDADE DE MAJORLÂNDIA, PARABENIZANDO-A PELOS SEUS 74 ANOS DE FUNDAÇÃO.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE CONGRATULAÇÕES À ASSOCIAÇÃO MOVA-SE, PELA ATITUDE DE ARTICULAÇÃO E MOBILIDADE EM PROL DA COMUNIDADE DE MAJORLÂNDIA.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER O ENVIO DE MOÇÃO DE CONGRATULAÇÕES À ILMA. SRA. MAIRA NOBRE, DIRETORA DO CAMPOS DO IFCE, PELO INÍCIO DO CURSO DE MESTRADO EM COMPUTAÇÃO NO NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE CONGRATULAÇÕES À AGÊNCIA DA CAPITANIA DOS PORTOS DE ARACATI, PELA REALIZAÇÃO DA PRIMEIRA MARATONA ALMIRANTE TAMANDARÉ, NO DIA 07 DE DEZEMBRO DESTE.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE CONGRATULAÇÕES À COORDENADORIA DO SISTEMA SINAL DE COMUNICAÇÃO, SRA. CLEIDE BRAVO, PELOS RELEVANTES SERVIÇOS QUE VEM PRESTANDO A ESTA EMISSORA DESDE A SUA INSTALAÇÃO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE CONGRATULAÇÕES À SOAMAR, DA PRIMEIRA MARATONA ALMIRANTE TAMANDARÉ, NO DIA 07 DE DEZEMBRO DESTE.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>MOP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE PESAR À FAMÍLIA ENLUTADA DA SRA. MARIA LUCIMAR DA SILVA RIBEIRO, PELO SEU FALECIMENTO OCORRIDO NO DIA 16 DE FEVEREIRO DESTE.</t>
   </si>
   <si>
     <t>Marcos Monteiro, Doutor Falcão, Doutor Magela Júnior, Fábio Bravo, Janete de Santa Tereza, Tácito Forte</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE PESAR À FAMÍLIA ENLUTADA DO SR. JOÃO DE SOUZA GUEDES PELO SEU FALECIMENTO OCORRIDO DO DIA 20 DE JUNHO DO CORRENTE ANO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE MOÇÃO DE PESAR À FAMÍLIA ENLUTADA DO SR. FRANCISCO BALTAZAR FILHO, CONHECIDO COMO CHICO DO TUBA, PELO SEU FALECIMENTO NO DIA 28 DE AGOSTO DESTE.</t>
   </si>
   <si>
     <t>À FAMÍLIA ENLUTADA DA SRA. IRENE PEREIRA DO NASCIMENTO, PELO SEU FALECIMENTO OCORRIDO NO DIA 3 DE SETEMBRO DO CORRENTE ANO, EM FORTALEZA.</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE MOÇÃO DE PESAR À FAMÍLIA ENLUTADA DO SRA. IRENE PEREIRA DO NASCIMENTO CONHECIDO COMO CHICO DO TUBA, PELO SEU FALECIMENTO NO DIA 03 DE SETEMBRO DESTE.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>À FAMÍLIA ENLUTADA DO SR. FRANCISCO NOGUEIRA DA COSTA, CONHECIDO COMO "SEU TIQUINHO", PELO SEU FALECIMENTO OCORRIDO EM AGOSTO DO CORRENTE ANO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Naselma, William Lima</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE PESAR À FAMÍLIA ENLUTADA DO SR. VALDÍSIO PEREIRA DA SILVA (DIDI), PELO SEU FALECIMENTO NO DIA 05 DE SETEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR À FAMÍLIA ENLUTADA DO SR. ALUÍZIO MARQUES DA SILVA, FUNCIONÁRIO APOSENTADO DA PREFEITURA MUNICIPAL, PELO SEU FALECIMENTO OCOCRRIDO NO DIA 15 DE SETEMBRO DESTE. </t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA ENLUTADA DO SR. CARLOS ALBERTO LIMA, CONHECIDO POR IRTAQUE TAXISTA, PELO SEU FALECIMENTO OCORRIDO NO DIA 16 DE SETEMBRO DESTE.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>William Lima, Naselma</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADA MOÇÃO DE PESAR À FAMÍLIA ENLUTADA DO SR. FRANCISCO ALVES SOARES, CONHECIDO COMO CHICO CADEADO, PELO SEU FALECIMENTO OCORRIDO NO DIA 19 DE SETEMBRO DO CORRENTE ANO, EM FORTALEZA.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE PESAR À FAMÍLIA ENLUTADA DA SRA. MARIA DE LOURDES LIMA BARBOSA, PELO SEU FALECIMENTO OCORRIDO NO DIA 24 DE OUTUBRO DO CORRENTE ANO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER O ENVIO DE VOTOS DE PESAR À FAMÍLIA ENLUTADA DO SR. SÁVIO GERMANO, PELO SEU TRÁGICO FALECIMENTO OCORRIDO NO PRESENTE DIA, NESTA CIDADE. </t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE PESAR À FAMÍLIA ENLUTADA DO SR. FRANCISCO GOMES BARBOSA, CONHECIDO POR CHICO SIMÃO, PELO SEU FALECIMENTO OCORRIDO NO DIA 13 DE NOVEMBRO DO CORRENTE ANO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADA MOÇÃO DE PESAR À FAMÍLIA ENLUTADA DA SRA. YOLANDA DIAS SIMÕES, ESPOSA DO EX-PREFEITO ARMANDO DIAS SIMÕES (ARMANDO ROCHA), PELO SEU FALECIMENTO OCORRIDO NO DIA 18 DE NOVEMBRO DO CORRENTE ANO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE PESAR À FAMÍLIA ENLUTADA DO SR. LEANDRO BALTAZAR DA SILVA.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>PPV</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Ceará</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DE GOVERNO DO MUNICÍPIO DE ARACATÍ DO EXERCÍCIO FINANCEIRO DE 2009, DE RESPONSABILIDADE DO EX-PREFEITO EXPEDITO FERREIRA DA COSTA.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Artênio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ ARACATIENSE À JAQUELINE GOMES PINTO.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ ARACATIENSE À FERNANDA ENEIDE PESSOA CARACAS DE SOUZA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ ARACATIENSE À ARLETE MUNIZ GALVÃO.</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA DENOMINAÇÃO DA ATUAL RUA 2 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE À ILMA. SRA. VÂNIA MARIA MARTINS DA COSTA.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE À ILMA. SRA. MARIA DO SOCORRO BARRETO DE OLIVEIRA, SECRETÁRIA ADJUNTA DE EDUCAÇÃO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE AO ILMO. SR. EDUARDO NETO MOREIRA DE SOUZA.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE AO ILMO. SR. ANTONIO DIAS PARENTE.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/253/253_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA RUA MIGUEL CARVALHO.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/254/254_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA TRAVESSA MIGUEL CARVALHO.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Paulo Sales</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/264/264_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACAR=TIENSE AO ILMO. SE. FRANCISCO JOSÉ SAMPAIO.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/265/265_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE AO EMPRESÁRIO, ILMO. SR. FRANCISCO DAS GRAÇAS DA SILVA.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Irmão Nélio</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE AO ILMO. SR. JOÃO BEZERRA DA SILVA &amp;#8211; PASTOR PRESIDENTE DA CONADEC.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/281/281_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE AO ILMO. SR. FRANCISCO CÉSAR PIERRE BARRETO LIMA, ENGENHEIRO CIVIL E ESCRITOR.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE À ILMA. SRA. CÉLIA MARIA SERPA MARQUES, ADVOGADA.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA MEDALHA DRAGÃO DO MAR À ILMA. SRA. MARIA STELLA MOREIRA DE SOUZA - PROFESSORA.</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à LOM</t>
   </si>
   <si>
     <t>Doutor Falcão, Denise Menezes, Ilda, Tácito Forte</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 18 DA LEI ORGÂNICA DO MUNICÍPIO DE ARACATI NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/267/267_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO V AO ART. 60 À LEI ORGÂNICA DO MUNICÍPIO DE ARACATI.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Francisco Ivan Silvério da Costa</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O MAPA 22 DO ANEXO I DA LEI COMPLEMENTAR MUNICIPAL N. 0001/2009, A QUAL INSTITUI O PLANO DIRETOR PARTICIPATIVO DO MUNICÍPIO DE ARACATI, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O MAPA 22, DO ANEXO I, DA LEI COMPLEMENTAR MUNICIPAL N°01/2009, A QUAL INSTITUI O PLANO DIRETOR PARTICIPATIVO DO MUNICÍPIO DE ARACATI, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCESSO DE ESCOLHA E INDICAÇÃO DOS INTEGRANTES DOS NÚCLEOS GESTORES DAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE ENSINO, DE ACORDO COM O PREVISTO NA LEI ORGÂNCIA DO MUNICÍPIO DE ARACATI, NO SEU ART. 176, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>É CONSIDERADA DE UTILIDADE PÚBLICA A CASA DE REABILITAÇÃO RESGATE DE VIDAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>DISCIPLINA NO ÂMBITO DO MUNICÍPIO DE ARACATI A ATIVIDADE DE GUIA INFORMANTE TURÍSTICO, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>É CONSIDERADO DE UTILIDADE PÚBLICA O INSTITUTO JOSÉ FREIRE D&amp;#8217;ANDRADE (CASA DA CULTURA).</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/266/266_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O BANCO DE RESERVA PARA PROFESSOR SUBSTITUTO NAS ESCOLAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE CRITÉRIOS PARA A LIBERAÇÃO DE ANIMAIS APREENDIDOS PELO SETOR DE CONTROLE DE ZOONOSES DESTA MUNICIPALIDADE, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.   </t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROTEÇÃO AO PATRIMÔNIO CULTURAL DO MUNICÍPIO DE ARACATI.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SORE O REPASSE FINANCEIRO AO INSTITUTO DO MUSEU JAGUARIBANO, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPASSE DE MENSALIDADE À CONFEDERAÇÃO NACIONAL DE MUNICÍPIOS - CNM.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO SALÁRIO MÍNIMO COMO PISO DOS VENCIMENTOS E SALÁRIOS DOS SERVIDORES E PENSIONISTAS DO MUNICÍPIO DE ARACATI, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O VALOR DO PLANTÃO DOS MÉDICOS E ENFERMEIROS DO MUNICÍPIO DE ARACATI, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III DA LEI MUNICIPAL DE N° 044/2013 NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR CONTRIBUIÇÕES FINANCEIRA AO INSTITUTO ARACUPIRA DE CULTURA BRASILEIRA - IACB, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/2/2_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO VIGENTE ORÇAMENTO DO MUNICÍPIO PARA OS FINS QUE INDICA.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAR DESPESAS PARA A MANUTENÇÃO E FUNCIONAMENTO DO TIRO DE GUERRA 10-014, NESTA CIDADE DE ARACATI, NA FORMA QUE DISPÕE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS BÁSICOS DOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO AOS MÉDICOS PARTICIPANTES DA PROJETO MAIS MÉDICOS BRASIL.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DO CRÉDITO ESPECIAL VIGENTE AO ORÇAMENTO DO MUNICÍPIO, PARA O FIM QUE INDICA.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL DE N° 0201/2007, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO À ASSOCIAÇÃO VEM SENHOR JESUS.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DO BEM IMÓVEL PERTENCENTE AO PATRIMÔNIO PÚBLICO MUNICIPAL À SOPOSTES - INDÚSTRIA E COMÉRCIO DE ARTEFATOS DE CONCRETO LTDA, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 5º DA LEI N. 224, DE 12 DE JULHO DE 2007, BEM COMO A LEI N. 271, DE 31 DE DEZEMBRO DE 2008, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL SUPLEMENTAR AO VIGENTE ORÇAMENTO DO MUNICÍPIO, PARA O FIM QUE INDICA.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE FINANCEIRO AO CONSELHO COMUNITÁRIO DE CANOA QUEBRADA, PARA PROPICIAR A PARTICIPAÇÃO DA EQUIPE ARACATIENSE NOS JOGOS BRASILEIROS DE CAPOEIRA RIO DE JANEIRO 2014, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O REPASSE FINANCEIRO AO CONSELHO COMUNITÁRIO DE CANOA QUEBRADA, PARA A REALIZAÇÃO DAS 3ª, 4ª E 5ª ETAPAS DO CIRCUITO DE VELAS DO ARACATI, NA FORMA QUE INDICA. </t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O II CONCURSO ALUNO INOVADOR - CAPA DO CARNÊ DO IPTU NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO À CASA DE REABILITAÇÃO RESGATE DE VIDAS, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE FINANCEIRO À FUNDAÇÃO CEARENSE DE PESQUISA E CULTURA, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNDO MUNICIPAL DE POLÍTICAS SOBRE DROGAS NO MUNICÍPIO DE ARACATI, NA FORMA QUE INDICA.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE ESPORTE E LAZER, O FUNDO MUNICIPAL DE ESPORTE E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPASSE FINANCEIRO À ASSOCIAÇÃO DESPORTIVA ARACATIENSE DE HANDEBOL - ADAHA, PARA A PARTICIPAÇÃO NA I ETAPA DA LIGA NORDESTE DE HANDEBOL FEMININO E MASCULINO 2014 NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO VIGENTE ORÇAMENTO DO MUNICÍPIO PARA O FIM QUE INDICA.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE CULTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 129/2014 NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE TURISMO DO MUNICÍPIO DE ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARACATI PARA O EXERCÍCIO DE 2015. (COM 31 EMENDAS)</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPASSE FINANCEIRO À ASSOCIAÇÃO DESPORTIVA ARACATIENSE DE HANDEBOL (ADAHA), PARA A PARTICIPAÇÃO DA II ETAPA DA LIGA NORDESTE DE HANDEBOL FEMININO E MASCULINO 2014, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA PARTE DO ART. 3º DA LEI MUNICIPAL N. 114/2014 NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO VIGENTE ORÇAMENTO DO MUNICÍPIO, PARA O FIM QUE INDICA.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>ALTERA PARTE DA REDAÇÃO DO ART. 2º DA LEI N. 138/2014, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O RESSARCIMENTO DE DESPESAS COM O ALUGUEL DE IMÓVEIS PARA A INSTALAÇÃO DE PROJETOS PRODUTIVOS NO MUNICÍPIO DE ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPASSE FINANCEIRO À ASSOCIAÇÃO DESPORTIVA ARACATIENSE DE HANDEBOL - ADAHA, PARA A PARTICIPAÇÃO DA ETAPA FINAL DA LIGA NORDESTE DE HANDEBOL MASCULINO 2014, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O SISTEMA DE SAÚDE VICENTINA MARGARIDA DE NASSAU (SSVMN), NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N. 420, DE 16 DE DEZEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>ACRESCENTA A ALÍNEA H AO ART. 28 E ACRESCENTA O ART. 152-A AO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ARACATI.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO ART. 20 DO REGIMENTO INTERNO NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 153 E ACRESCENTA OS ARTS. 153-A E 153-B AO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ARACATI NA FORMA QUE INDICA.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ART. 235 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ARACATI QUE TRATA SOBRE O PEDIDO DE VISTA À PROPOSIÇÕES EM PAUTA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Fábio Bravo</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 155 DO REGIMENTO INTERNO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Reginaldo Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO PARA O GABINETE DO PREFEITO MUNICIPAL, SOLICITANDO QUE ENVIE ESFORÇOS PARA A CONCLUSÃO DA REFORMA DO AUDITÓRIO DA ESCOLA DE ENSINO FUNDAMENTAL RAÍZES ASAS, LOCALIZADA NA COMUNIDADE TABAJARA.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO À SECRETARIA MUNICIPAL DE INFRA ESTRUTURA, SOLICITANDO A RECUPERAÇÃO DO CALÇAMENTO DA RUA JOSÉ DE SÉRGIO ( BECO DA CHÁCARA ), EQUIVALENTE A 100 M.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO À SESPORTE, SOLICITANDO A RECUPERAÇÃO DAS REDES DE PROTEÇÃO DA QUADRA DE ESPORTE DO CABREIRO.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE, OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO À SECRETARIA MUNICIPAL DE INFRA ESTRUTURA, SOLICITANDO A INSTALAÇÃO DE LUMINÁRIAS NO CEMITÉRIO DA COMUNIDADE DO CABREIRO.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA PRAÇA NA COMUNIDADE DE VARZINHA.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A AMPLIAÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA LOCALIDADE DE VARZINHA.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REVISÃO DA ILUMINAÇÃO PÚBLICA NA COMUNIDADE DE CANAVIEIRA.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE MA PRAÇA NA COMUNIDADE DE BOCA DO FORNO.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DA ESTRADA QUE DÁ ACESSO À COMUNIDADE DE PEDRA REDONDA.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONCLUSÃO DA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA DA ESTRADA DA COMUNIDADE DE SERROTE DO CABREIRO.</t>
   </si>
   <si>
     <t>Doutor Magela Júnior</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A ILUMINAÇÃO PÚBLICA DAS DUNAS NA COMUNIDADE DE BEIRADA.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DO TERMINAL RODOVIÁRIO DE ARACATI NA FORMA QUE INDICA.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UM CEMITÉRIO NA LOCALIDADE DE CAJUEIRO.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA ADUTORA PARA ABASTECER AS LAGOAS DE PEDRAS, SANTA TEREZA, CÓRREGO DOS FERNANDES E LAGOA SALGADA.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A LIBERAÇÃO DO ASFALTO NA LOCALIDADE DE SANTA TEREZA.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE CONVITE AO SR. JOSÉ DO CARMO SALES, ENGENHEIRO CIVIL DA PREFEITURA MUNICIPAL DE ARACATI, PARA A SESSÃO ORDINÁRIA DO DIA 27 DE FEVEREIRO A FIM DE PRESTAR ESCLARECIMENTOS ACERCA DO VETO À CARTA DE LEI COMPLEMENTAR N. 0009/2014.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE CONVITE AO SR. ENÉAS PORTO VIANA, SECRETÁRIO DE INFRAESTRUTURA E URBANISMO DE ARACATI, PARA A SESSÃO ORDINÁRIA DO DIA 27 DE FEVEREIRO A FIM DE PRESTAR ESCLARECIMENTOS ACERCA DO VETO À CARTA DE LEI COMPLEMENTAR N. 0009/2014.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE CONVITE AO DR. VALDY MENEZES, PARA COMPARECER A ESTA CASA A FIM DE SE MANIFESTAR SOBRE O CONTEÚDO DA SUA CARTA DE RENÚNCIA DO CARGO DE SECRETÁRIO DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE CONVITE AO DR. CÍCERO, RESPONSÁVEL PELA EMPRESA COSAMPA, CONVIDANDO A COMPARECER A ESTA CASA PARA ESCLARECIMENTOS ACERCA DAS OBRAS DO PRODETUR.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DA ESCOLA DE ENSINO FUNDAMENTAL E DA QUADRA DE ESPORTES DA LOCALIDADE DE LAGOA DO PEDRO.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/252/252_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADA À SEINFRA, SOLICITANDO QUE SEJA À ESCAVAÇÃO E AMPLIAÇÃO DAS LAGOAS.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO À SEINFRA, SOLICITANDO QUE SEJA FEITA A LIMPEZA DO TERRENO DA LAGOA DO JUNCO PARA A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Janete de Santa Tereza</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/251/251_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO Á SEINFRA, SOLICITANDO A COLOCAÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA DA VILA DO CÓRREGO DOS FERNANDES.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/250/250_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO A ESCAVAÇÃO E AMPLIAÇÃO DAS LAGOAS DE CARAÚBAS E DO JIRAU.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/249/249_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SESPORTE, SOLICITANDO QUE SEJA COLOCADA UMA REDE DE PROTEÇÃO NA QUADRA DA PRAÇA DAS CARNAUBEIRAS.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES ACERCA DO PROJETO DE INDICAÇÃO N° 018/2013, QUE DEFINE NORMAS PARA COMBATER E EVITAR A PROPAGAÇÃO DA DENGUE NO MUNICÍPIO DE ARACATI.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO SECRETÁRIO MUNICIPAL DE FINANÇAS, SOLICITANDO INFORMAR O VALOR QUE FOI ARRECADADO PELA PREFEITURA MUNICIPAL DOS PATROCÍNIOS PARA O CARNAVAL DE 2014, DO GOVERNO DO ESTADO DO CEARÁ, EMPRESAS PRIVADAS E DEPUTADAS FEDERAIS E ESTADUAIS.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO AO SECRETÁRIO MUNICIPAL DE FINANÇAS - SR. RAPHAEL SANTOS PINHEIRO, SOLICITANDO INFORMAR O VALOR QUE FOI ARRECADADO PELA PREFEITURA MUNICIPAL DE ARACATI NA VENDA DE CAMAROTES DO CARNAVAL DE 2014.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM TOMADAS SOLUÇÕES EMERGENCIAIS PARA OS PONTOS DE ALAGAMENTO NA CIDADE DE ARACATÍ.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO JUNTO À SEINFRA, O RESTABELECIMENTO DA ÁGUA E ENERGIA NA LOCALIDADE DE CÓRREGO DA NICA.</t>
   </si>
   <si>
     <t>Michelson Bernardes</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À SEINFRA A INSTALAÇÃO DE LUMINÁRIAS NA LOCALIDADE DE ANGICOS.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À SEINFRA QUE SEJA FEITA A CAPINAÃO E O DESMATAMENTO NA ENTRADA DA ESTRADA DE ANGICOS.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/245/245_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO A COLOCAÇÃO DE REFLETORES NO POSTE DA PRAÇA DA LOCALIDADE DE MEDEIROS, EM PEDRA REDONDA.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/244/244_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO PROPRIETÁRIO DA CONSTRUÇÃO LTDA., CONVIDANDO A COMPARECER À ESTA CASA LEGISLATIVA PARA FALAR SOBRE O PORQUÊ DA DEMORA DA OBRA.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/243/243_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À EMPRESA SOLUÇÃO CONSTRUÇÃO, CONVIDADO SEU REPRESENTANTE PARA PRESTAR ESCLARECIMENTOS SOBRE SUAS OBRAS QUE ESTÃO SENDO REALIZADAS EM ARACATI.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SEINFRA, SOLICITANDO A LIMPEZA COMPLETA DA RUA IRMÃ NÚBIA ALVES DIAS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/241/241_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO QUE, JUNTO À SEINFRA, TOME PROVIDÊNCIAS PARA RESTAURAÇÕES DAS RUAS DO BAIRRO PEDREGAL.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO ENVIAR A ESTA CASA, PROJETO DE LEI, QUE AUTORIZA AUXÍLIO FINANCEIRO AOS GRUPOS TEATRAIS DESTA CIDADE QUE REALIZA O ESPETÁCULO " A PAIXÃO DE CRISTO".</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SECRETARIA DE SAÚDE, SOLICITANDO REFORÇAR A REFORMA DO POSTO DE SAÚDE DA LOCALIDADE DO CÓRREGO DA NICA.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À COELCE, SOLICITANDO A REPOSIÇÃO DAS LUMINÁRIAS NO BAIRRO VILA GREGA.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SEINFRA SOLICITANDO QUE SEJA FEITO UM MUTIRÃO DE LIMPEZA NO BAIRRO VILA GREGA.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/236/236_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO MAJOR COLARES - COMANDANTE DA POLÍCIA INTEGRADA MILITAR DO ESTADO DO CEARÁ EM ARACATI, CONVIDANDO PARA FALAR SOBRE A SEGURANÇA NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/235/235_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SEINFRA, SOLICITANDO QUE FAÇA A RETIRADA ATRAVÉS DE RASPAGEM DA AREIA FROUXA TRAZIDA PELAS ÚLTIMAS CHUVAS À ESTRADA DE PEDRA REDONDA.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO AO SR.PREFEITO MUNICIPAL, SOLICITANDO QUE SEJA RECUPERADO O ANTIGO PRÉDIO DA ESCOLA DO CÓRREGO DA INVEJA, ATUALMENTE DESATIVADA, PARA FUNCIONAMENTO DO POSTO DE SAÚDE E DA ASSOCIAÇÃO DE MORADORES.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO À SEINFRA, SOLICITANDO QUE SEJA FEITA A PODA DAS ÁRVORES, CAPINAÇÃO DOS CANTEIROS E REPOSIÇÃO DAS LUMINÁRIAS DA PRAÇA DA INDEPENDÊNCIA.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Naselma</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SEINFRA, SOLICITANDO A RECUPERAÇÃO DA ESTRADA DA LOCALIDADE DE MÃE BRANCA.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO A RECONSTRUÇÃO DO CORREDOR QUE DÁ ACESSO AO RIO JAGUARIBE, NA LOCALIDADE DO TABULEIRO DO CABREIRO.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DE UMA NOVA  QUADRA ESPORTIVA NA LOCALIDADE DO TABULEIRO DO CABREIRO, POIS A EXISTENTE NÃO ATENDE AS NECESSIDADES DOS JOVENS DA COMUNIDADE.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO SR. DR. INOCÊNCIO RODRIGUES UCHÔA, CONVIDANDO=O PARA NO DIA 24 DE ABRIL DISCORRER SOBRE OS 50 ANOS DO GOLPE MILITAR.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/232/232_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SEINFRA, SOLICITANDO UMA CARRADA DE BASCULHO NA RUA COLÉGIO MUNICIPAL, DEVIDO AOS ALAGAMENTOS E BURACOS CAUSADOS PELAS ÚLTIMAS CHUVAS.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO À SEINFRA, SOLICITANDO A RECUPERAÇÃO DO CALÇAMENTO DA RUA BARÃO DE MESSEJANA, INICIANDO NA AVENIDA CORONEL POMPEU AO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SEINFRA, SOLICITANDO QUE ENVIDE ESFORÇOS PARA A CONSTRUÇÃO DE CALÇAMENTOS NA RUA SÃO PEDRO E NA COMUNIDADE DE TABAJARA, NO BAIRRO VÁRZEA DA MATRIZ.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SECRETARIA MUNICIPAL DE ESPORTES, SOLICITANDO A RECUPERAÇÃO DA QUADRA DE ESPORTES DA COMUNIDADE DO CUMBE.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/229/229_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO COMANDO DA POLÍCIA MILITAR INTEGRADA AO ESTADO DO CEARÁ, SOLICITANDO A INSTALAÇÃO DE UMA CABINE POLICIAL COM UM PERMANENTE DA POLÍCIA MILITAR NA VILA SÃO RAFAEL - VÁRZEA MATRIZ.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SEINFRA, SOLICITANDO A RECUPERAÇÃO DA ESTRADA VICINAL DA COMUNIDADE DO PREÁ.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>William Lima, Irmão Nélio, Naselma</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/227/227_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SEINFRA, SOLICITANDO A RECUPERAÇÃO DA ESTRADA DA COMUNIDADE DE TÁBUA ATÉ A COMUNIDADE DE  BARREIRAS DOS VIANAS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO SECRETÁRIO MUNICIPAL, SOLICITANDO QUE JUNTO À SESPORTE, SEJA REVISTO O REQUERIMENTO APROVADA NA CASA, QUE SOLICITA A COLOCAÇÃO DE UMA REDE DE PROTEÇÃO NA QUADRA DA PRAÇA DAS CARNAUBEIRAS, NO PROURB II.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO SECRETÁRIO MUNICIPAL DE SAÚDE, SOLICITANDO QUE REVEJA A POSTURA PROFISSIONAL DA DIRETORA TÉCNICA DO HOSPITAL MUNICIPAL, VISTO O GRANDE NÚMERO DE RECLAMAÇÕES DA MESMA.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO IPHAN, SOLICITANDO O TOMBAMENTO DA IGREJA SÃO JOSÉ, NO CÓRREGO DA UBARANAS, E DA IGREJA DA LOCALIDADE DE MATA FRESCA.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO PROJETO E EXECUÇÃO DA COBERTA DA QUADRA DE ESPORTE DA ESCOLA DO CÓRREGO DOS FERNANDES.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO QUE SEJA FEITA A CONSTRUÇÃO DA ESTRADA QUE LIGA A LOCALIDADE DE QUINDERÉ À BR 304.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO A MANUTENÇÃO DAS ESTRADAS VICINAIS DAS LOCALIDADES DE CAJAZEIRAS, TANQUE DE LIMA, CACIMBA FUNDA, MATA FRESCA E PAULINOS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO QUE SEJA FEITA A PAVIMENTAÇÃO DAS LOCALIDADE DE OUTEIRA, VARZINHA, TABULEIRO DO CABREIRO E VOLTA.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO GABINETE DO PREFEITO, SOLICITANDO QUE MANTENHA FUNCIONÁRIOS DA GUARDA MUNICIPAL EM TODOS OS HORÁRIOS NO HOSPITAL REGIONAL DE ARACATI.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Kaka, Denise Menezes</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONVOCADA A SRA. ANA MARIA GUIMARÃES - SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO, PARA PRESTAR ESCLARECIMENTOS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SEINFRA, SOLICITANDO A RECUPERAÇÃO DA ESTRADA QUE LIGA O CÓRREGO DA NICA À LAGOINHA.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SEINFRA, SOLICITANDO A RECUPERAÇÃO DO CALÇAMENTO DA RUA BENI CARVALHO.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SEINFRA, SOLICITANDO A REPOSIÇÃO DAS LUMINÁRIAS DA QUADRA DA LOCALIDADE DE LAGOA DO PEDRO.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO A ESTRADA VICINAL QUE LIGA A CE 040 À COMUNIDADE DO PORTO DO CÉU.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO QUE DESAPROPRIE O IMÓVEL SITUADO EM CANOA QUEBRADA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SEINFRA, SOLICITANDO A RECULPERAÇÃO DO CALÇAMENTO DA TRAVESSA FELISMINO FILHO.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SEINFRA, SOLICITANDO A COLOCAÇÃO DE LIXEIRAS EM RUAS E CALÇADAS DESTA CIDADE.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO À SEINFRA, SOLICITANDO QUE SEJA COLOCADO ENERGIA ELÉTRICA NO PRÉDIO QUE SE ENCONTRA DESATIVADO NA LOCALIDADE DO CÓRREGO DA NICA, PARA ATENDIMENTO MÉDICO DA COMUNIDADE.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO À SECRETARIA MUNICIPAL DE SAÚDE, SOLICITANDO QUE DESIGNADO UM MÉDICO PARA PRESTAR ATENDIMENTO NO POSTO DE SAÚDE DA COMUNIDADE DO CÓRREGO DA NICA.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO À SEINFRA, SOLICITANDO A RECUPERAÇÃO DA ESTRADA DA LOCALIDADE DO CÓRREGO DA NICA.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SEINFRA, SOLICITANDO A RECUPERAÇÃO DA QUADRA ESPORTIVA DE SANTA TEREZA, PRÓXIMO A IGREJA.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADA UM OFÍCIO AO DR. ALEXANDRE JOSÉ MONT1ALVERNE SILVA 0 DIRETOR DAS UPA'S DO CEARÁ, CONVIDANDO-O A COMPARECER À ESTA CASA PARA FALAR DOBRE OS UPA'S.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADA UM OFÍCIO AO DEMUTRAN, SOLICITANDO QUE SEJA AUTORIZADA O ESTACIONAMENTO NA TRAVESSA DOS PRAZERES.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADA UM OFÍCIO À SEINFRA, SOLICITANDO QUE SEJA COLOCADA UMA CARRADA DE BASCULHO NA ESTRADA DA VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADA UM OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO QUE SEJA ENVIADA, A ESSA AUGUSTA CASA, PROJETO DE LEI DELIMITANDO ÁREAS ESPECÍFICAS NAS RUAS E AVENIDAS CENTRAIS DE ARACATI PARA O ESTACIONAMENTO DE MOTOCICLETAS, FICANDO OS DEMAIS TRECHOS PRIVATIVOS PARA OS AUTOMÓVEIS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADA UM OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO QUE SEJA CUMPRIDO O AR. DA LEI ORGÂNICA DO MUNICÍPIO, NO QUAL PROÍBE COLOCAR LIXO NOS CANTEIROS CENTRAIS DA AVENIDAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADA UM OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO QUE SEJA CRIADA UMA TAXA PARA RECOLHIMENTO DE RESTOS DE MATERIAIS DE CONSTRUÇÃO COLOCADOS NAS RUAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADA UM OFÍCIO A SEINFRA, SOLICITANDO A URBANIZAÇÃO E CONSTRUÇÃO DO CALÇAMENTO DA RUA RAIMUNDO NUNES BEZERRA, NO BAIRRO DE FÁTIMA.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO À SEINFRA, SOLICITANDO QUE SEJAM REUTILIZADAS AS PEDRAS RETIRADAS DA PRAÇA DOS PRAZERES, E SEJAM COLOCADOS NA PRAÇA DA INDEPENDÊNCIA.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEINFRA QUE SEJAM REUTILIZADAS AS PEDRAS RETIRADAS DA PRAÇA DOS PRAZERES NA PRAÇA DA INDEPENDÊNCIA.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA NO PLENÁRIO DESTA AUGUSTA CASA, NO DIA 27 DE MAIO DO CORRENTE ANO, AS 18HRS, PARA DISCUTIR SOBRE A INSTALAÇÃO DO HOSPITAL REGIONAL DO MUNICÍPIO DE ARACATI.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SEINFRA, SOLICITANDO A REPOSIÇÃO DE 10 LUMINÁRIAS NO CÓRREGO DO RETIRO.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SEINFRA, SOLICITANDO A REFORMA DA LAVANDERIA DO CÓRREGO DO RETIRO.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REPOSIÇÃO DE QUATRO LÂMPADAS DE ILUMINAÇÃO PÚBLICA SITUADAS EM FRENTE À ESCOLA RAÍZES E ASAS.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA URBANA DAS RUAS DR. ALCIR BARBOSA, RUI BABOSA E HILTON GONDIM BANDEIRA.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SEINFRA, SOLICITANDO QUE SEJA FEITA A TROCA DA BOMBA D'ÁGUA DA LOCALIDADE DE MARJOLÂNDIA.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO PRESIDENTE DA ASSEMBLÉIA LEGISLATIVA DO CEARÁ - DEPUTADO ZEZINHO ALBUQUERQUE, SOLICITANDO QUE SEJA INDICADO O NOME DO SR. RUPERTO CAVALCANTE PORTO, EX-PREFEITO DE ARACATI, PARA DENOMINAR A SEDE DO DETRAN REGIONAL A SER INSTALADO NESTA URBE.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO EM PEDRA TOSCA DA RUA RIO JAGUARIBE.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA, SOLICITANDO QUE SEJA IMPLANTADO O ABASTECIMENTO D'AGUA DA PRAIA DE QUIXABA.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO AO SR.PREFEITO MUNICIPAL, SOLICITANDO JUNTO À SEINFRA, REQUERER DA COELCE A CONCLUSÃO DA ILUMINAÇÃO DA PRAÇA DO MEDEIROS, NA LOCALIDADE DE PEDRA REDONDA.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SE COMUNIQUE À POPULAÇÃO COM ANTECEDÊNCIA SOBRE OS MANUTENÇÕES PREVENTIVAS DA CAGECE.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA DENOMINADA UMA RUA COM O NOME DO JORNALISTA E RADIALISTA CARLOS KREMER, ATENDENDO A UM ABAIXO ASSINADO.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO À SEINFRA SOLICITANDO A RETIRADA DO AMONTOADO DE SUCATA, LOCALIZADO AO LADO DA PONTE JUCELINO KUBISTCHEK.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO À DELEGACIA REGIONAL DE POLÍCIA CIVIL DE ARACATI E AO MINISTÉRIO PÚBLICO DESTA COMARCA, SOLICITANDO O ENVIO À ESTA CASA DE TODAS AS INFORMAÇÕES RELATIVAS AO INQUÉRITO INVESTIGATIVO INSTAURADO A PARTIR DA PRISÃO EM FLAGRANTE DO SR. RONNI KLEITON MOREIRA - PRESIDENTE DA COMISSÃO DE LICITAÇÃO DA PREFEITURA MUNICIPAL DE ARACATI, FATO OCORRIDO NO DIA 22 DE MAIO DE 2014.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO AO SR. MAURO FERNANDES DE SOUZA, EX-SECRETÁRIO MUNICIPAL DE FINANÇAS DE ARACATI, CONVIDANDO-O PARA QUE, ESPONTANEAMENTE, FAÇA USO DA TRIBUNA DESTA CASA, E POSSA ESCLARECER TODAS AS DÚVIDAS E VEERSÕES RELATIVAS A SITUAÇÃO ADMINISTRATIVA E FINANCEIRA, NO PERÍODO EM QUE ESTEVE SECRETÁRIO.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO UM OFÍCIO AO SR, PREFEITO MUNICIPAL PARA QUE SEJA DOADO UM TERRENO AS MARGENS DA BR PARA A CONSTRUÇÃO DE UM HOSPITAL REGIONAL.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO ACERCA DA TRANSFERÊNCIA DAS SESSÕES ORDINÁRIAS DOS DIAS 17 E 19 DE JUNHO, PARA OS DIAS 11 E 18 DO REFERIDO MÊS.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE POSTES DE ENERGIA ELÉTRICA NO CAMPO SÃO FRANCISCO.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DO CALÇAMENTO DA RUA SÃO PEDRO.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>SOLICITA A SEINFRA A REFORMA DO CALÇADÃO DA AV. DRAGÃO DO MAR EM FRENTE À VILA BUIÚ, BEM COMO A TOTAL RECUPERAÇÃO DOS BANCOS PÚBLICOS LÁ EXISTENTES.</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO DE INFRAESTRUTURA E SECRETÁRIA DE ADMINISTRAÇÃO E PLANEJAMENTO INFORMAÇÕES A RESPEITO DA ADESÃO DESTE MUNICÍPIO À POLÍTICA NACIONAL DE RESÍDUOS SÓLIDOS (PNRS).</t>
   </si>
   <si>
     <t>SOLICITA `SEINFRA A ABERTURA DA RUA DO CASTELO, LOCALIZADA NA MALOCA, PARA O ACESSO À BR-304.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO O OFÍCIO AO SR. PREFEITO MUNICIPAL, SOLICITANDO O APROFUNDAMENTO E LIMPEZA DO AÇUDE DO TABULEIRO DO CABREIRO.</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO À SEINFRA SOLICITANDO A RECUPERAÇÃO E A REPOSIÇÃO DAS LUMINÁRIAS DA QUADRA DE SERROTE DO CABREIRO, COMO TAMBÉM A COLOCAÇÃO DE ALAMBRADOS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO MUNICIPAL QUE ENVIDE ESFORÇOS PARA QUE SEJA FEITA A REFORMA E CLIMATIZAÇÃO DA CRECHE ÃNGELA CLOTILDE DE SOUZA, LOCALIDADE NA RUA 2 DE NOVEMBRO NA VÁRZEA DA MATRIZ, ATENDENDO A INÚMEROS PEDIDOS DOS MORADORES DAQUELE BAIRRO.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEINFRA A AMPLIAÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA DA LOCALIDADE DE TIMBAÚBA.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COELCE, 2(DOIS) MIL METROS DE CABOS PARA A MUDANÇA DE MONOFÁSICO PARA TRIFÁSICO DA REDE ELÉTRICA INSTALADA NA BEIRA DO RIO JAGUARIBE, POIS A POPULAÇÃO LOCAL SE ENCONTRA COM DIFICULDADES PARA LUGAR SEUS ELETRO.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEINFRA A RECUPERAÇÃO DA ESTRADA QUE LIGA AS COMUNIDADES DO CAJUEIRO AO CAMURUPIM, NO TRECHO QUE COMPREENDE A CAIXA D'ÁGUA DAQUELA À RESIDÊNCIA DO SR. JOSÉ MARIA ROCHA, NESTA.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO AO REPRESENTANTE DA EMPRESA GOLD SERVIÇOS, CONVIDANDO-O A COMPARECER À ESTA AUGUSTA CASA PRESTAR ESCLARECIMENTOS SOBRE PRESTAÇÃO DE SERVIÇOS EM TRANSPORTES ESCOLARES.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>SOLICITA À SECRETARIA DE ESPORTE A INSTALAÇÃO DE REDES DE PROTEÇÃO NA QUADRA DE ESPORTES DA LOCALIDADE DE OUTEIRO.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO DA SEINFRA QUE SEJA ENVIADO À ESTA AUGUSTA CASA RELATÓRIO DA ANDAMENTO DA FISCALIZAÇÃO PARA A REMOÇÃO DOS ESTABELECIMENTOS COMERCIAIS QUE ESTÃO INTERROMPENDO O FLUXO NAS VIAS.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DA QUADRA DE ESPORTES DA LOCALIDADE DE CÓRREGO DOS RODRIGUES.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DA ESTRADA QUE LIGA AS LOCALIDADES DE CÓRREGO DOS RODRIGUES E CÓRREGO DA NICA.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DA ESTRADA QUE LIGA AS LOCALIDADE DE CÓRREGO DA NICA À LAGOINHA.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DA ESTRADA QUE LIGA AS LOCALIDADE DE CÓRREGO DA NICA À CANOA QUEBRADA.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DA ESTRADA INICIANDO NA VILA SÃO JOSÉ (PASSANDO PELO ALBUQUERQUE) ATÉ A MATUMBA.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>REQUER A AMPLIAÇÃO DA REDE ELÉTRICA DA COMUNIDADE DE TÁBUA LASCADA.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DA COLETA DE LIXO NA COMUNIDADE DE TÁBUA LASCADA, ESPECIFICAMENTE NA VILA NOVA.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>REQUER A AMPLIAÇÃO DA REDE ELÉTRICA DA COMUNIDADE DE PEDRA REDONDA.</t>
   </si>
   <si>
     <t>164</t>
   </si>
@@ -2475,57 +2475,57 @@
   <si>
     <t>165</t>
   </si>
   <si>
     <t>REQUER A AMPLIAÇÃO DA REDE DE ABASTECIMENTO D'ÁGUA DA COMUNIDADE DE VARZINHA.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DA REDE DE ABASTECIMENTO D'ÁGUA DA COMUNIDADE DE CANTINHO.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DO ALAMBRADO E DAS TABELA DE BASQUETE DA QUADRA DE ESPORTES DA COMUNIDADE DE VOLTA.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DA ESTRADA QUE LIGA AS COMUNIDADES DE BAIXIO À VOLTA NA FORMA QUE INDICA.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DO CALÇADÃO DA PRAIA DE MAJORLÂNDIA.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DO NIVELAMENTO DO CALÇAMENTO DA TRAVESSA BENI CARVALHO, PARA EVITAR O ACÚMULO DE ÁGUA DAS CHUVAS.</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DA ESTRADA QUE LIGA AS LOCALIDADES DO CÓRREGO DE NICA E LAGOINHA À BEIRADA.</t>
   </si>
   <si>
     <t>REQUER A REVISÃO DA ILUMINAÇÃO PÚBLICA DA COMUNIDADE DE CÓRREGO DA NICA.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE LUMINÁRIAS NA RUA CAJAZEIRAS NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DE JOSÉ NILTON LUCAS, COORDENADOR DE POLÍTICAS DE ASSOCIATIVISMO.</t>
   </si>
@@ -2601,304 +2601,304 @@
   <si>
     <t>REQUER QUE SEJA INSTALADO UM NOVO SISTEMA DE ABASTECIMENTO D&amp;#8217;ÁGUA NA LOCALIDADE DO CÓRREGO DOS RODRIGUES.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t xml:space="preserve">A CONSTRUÇÃO DE UMA CRECHE NA LOCALIDADE DO CÓRREGO DOS RODRIGUES. </t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A RECUPERAÇÃO DA QUADRA DE ESPORTES DA LOCALIDADE DO CÓRREGO DA NICA. </t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DO MURO DA ESCOLA DOMINGOS TEOBALDO COSTA, LOCALIZADO EM SANTA TEREZA.</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NOS PEIXOTOS DE SANTA TEREZA.</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DA ESTRADA DE SANTA TEREZA A JUÁ.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO O ABASTECIMENTO DA LAGOA DE SANTA TEREZA, POIS A MESMA ESTA CAUSANDO PREJUÍZO AO TURISMO LOCAL.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>A REFORMA DA ESTRADA CARROÇAL QUE LIGA A LOCALIDADE DE SANTA TEREZA À CE 040, DANDO ACESSO ÀS CIDADES DE ITAIÇABA E JAGUARUANA.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A RELAÇÃO DE TODAS AS OBRAS EM ANDAMENTO DA EMPRESA SOLUÇÃO COMÉRCIO, SERVIÇO E CONSTRUÇÕES E PROMOÇÕES LTDA, NA CIDADE DE ARACATI E SUAS RESPECTIVAS SITUAÇÕES. </t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DO PRÉDIO DO CENTRO DE ARTESANATO, LOCALIZADO ÀS MARGENS DA CE &amp;#8211; 040, NO PEDREGAL, QUE SE ENCONTRA EM ESTADO DE ABANDONO, PARA QUE O MESMO SEJA DISPONIBILIZADO AOS ARTESÃOS LOCAIS PARA QUE POSSAM EXPOR SEUS TRABALHOS.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONVOCADA A SRA. PROCURADORA JUDICIAL DESTA MUNICIPALIDADE &amp;#8211; DRA. JULIANY AMARAL DA COSTA OLIVEIRA, PARA PRESTAR ESCLARECIMENTOS SOBRE O ANDAMENTO DO CONCURSO PÚBLICO 2013, NA TERCEIRA SESSÃO ORDINÁRIA DO CORRENTE MÊS DE NOVEMBRO DE 2014.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ABASTECIMENTO D&amp;#8217;ÁGUA NA COMUNIDADE DA LAGOA DOS FERREIRAS.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER UM TRANSPORTE PÚBLICO QUE FIQUE À DISPOSIÇÃO DA POPULAÇÃO DAS COMUNIDADES DO CÓRREGO DOS MACACOS E LAGOINHA, PARA CASOS DE EMERGÊNCIAS MÉDICAS E GESTANTES.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER MELHORIAS NOS ACESSOS AOS BAIRROS SÃO RAIMUNDO, FERNANDES E OS DEMAIS,_x000D_
 NA LOCALIDADE DO CÓRREGO DOS FERNANDES, ATENDENDO ÀS REIVINDICAÇÕES DAQUELA COMUNIDADE, CONFORME ABAIXO-ASSINADO ANEXADO.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE INFORME A ESTA AUGUSTA CASA SE O RABECÃO CEDIDO A ESTA MUNICIPALIDADE ESTÁ FUNCIONANDO.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DA PREFEITURA ACERCA DA INDICAÇÃO N. 011/2013, ENVIADA EM 18 DE ABRIL DE 2013 QUE "DISPÕE SOBRE A INSTALAÇÃO DE CADEIRA ODONTOLÓGICA NO HOSPITAL MUNICIPAL DR. EDUARDO DIAS PARA ATENDIMENTO DE URGÊNCIAS NOS FINAIS DE SEMANA E FERIADOS NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA BARRAGEM DA LOCALIDADE DE AROEIRAS.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DO POSTO DE SAÚDE DA LOCALIDADE DE CANTINHO DE CIMA.</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O COMPLEMENTO DA ILUMINAÇÃO DA ESTRADA QUE LIGA A LOCALIDADE DE SERROTE DO CABREIRO À BR.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE PLACAS COM A DENOMINAÇÃO DAS RUAS E TRAVESSAS DO RESIDENCIAL MIGUEL CARVALHO.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SR. PREFEITO MUNICIPAL INFORMAÇÕES SOBRE AS OBRAS DE RECUPERAÇÃO DO GINÁSIO POLIVALENTE CARLOS JEREISSATE E DO ESTÁDIO VIRGÍLIO TÁVORA.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO GABINETE DO PREFEITO O ENVIO DA CÓPIA DO PLANO DE SANEAMENTO BÁSICO DO MUNICÍPIO DE ARACATI.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE CONVITE AO SECRETÁRIO DE INFRAESTRUTURA DO MUNICÍPIO, DR. ENÉAS PORTO, A COMPARECER A ESTA CASA LEGISLATIVA, PARA EM SESSÃO ORDINÁRIA, FALAR SOBRE A ADEQUAÇÃO DO MUNICÍPIO DE ARACATI À POLÍTICA NACIONAL DE RESÍDUOS SÓLIDOS.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDA AO DELEGADO DE POLÍCIA CIVIL, DR. JOÃO EUDES FÉLIX, PARA FAZER USO DA TRIBUNA DESTA CASA LEGISLATIVA, NA SESSÃO ORDINÁRIA A SE REALIZAR NO DIA 24 DE NOVEMBRO, PARA DISCORRER SOBRE AS INFORMAÇÕES ACERCA DO DESAPARECIMENTO DO MENINO JOSÉ LUCAS PEREIRA QUEIROZ.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/263/263_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DE GABINETE DA PREFEITURA, SR. FRANCISCO DE ASSIS BATISTA DA ROCHA, INFORMAÇÕES A RESPEITO DO ANTIGO RELÓGIO DA PRAÇA SÃO MARCELINO CHAMPAGNAT.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/268/268_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE SAÚDE, SR. SILVANO FERREIRA SENA, INFORMAÇÕES SOBRE A FUTURA APLICAÇÃO DOS RECURSOS EXISTENTES NO REFERIDO FUNDO DESDE A DATA DE 28 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/269/269_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REPOSIÇÃO DE LUMINÁRIAS CENTRAIS DA RUA BROADWAY EM CANOA QUEBRADA.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>REQUER MAIOR FISCALIZAÇÃO NO TRÂNSITO NA RUA AGAPITO DOS SANTOS, MAIS PRECISAMENTE EM FRENTE AO INSTITUTO WALDEMAR FALCÃO (SALESIANAS), NOS HORÁRIOS DE 7 E 11 HORAS (ENTRADA E SAÍDA DOS ALUNOS), E QUE SE FAÇAM PRESENTES NO LOCAL PARA ORIENTAR OS ALUNOS E OS MOTORISTAS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DO CALÇAMENTO DA RUA AGAPITO DOS SANTOS, MAIS PRECISAMENTE EM FRENTE AO INSTITUTO WALDEMAR FALCÃO (SALESIANAS).</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A RECUPERAÇÃO DA BARRAGEM DO AÇUDE DO CÓRREGO DOS RODRIGUES, JÁ QUE, DEVIDO À ESCASSEZ DAS CHUVAS, O MOMENTO SE TORNA PROPÍCIO PARA A REALIZAÇÃO DE TAL SERVIÇO, E EM VIRTUDE TAMBÉM DE O MUNICÍPIO TER RECEBIDO ATRAVÉS DO PAC III, DO GOVERNO FEDERAL, AUTO ESCAVADEIRA, ENCHEDEIRA, CARRO-PIPA E MONTE NIVELADORA, E NÃO ESTAR EXECUTANDO OS REFERIDOS SERVIÇOS. </t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>REQUER QUE O IMÓVEL DOS GALPÕES DA ANTIGA HB CALÇADOS, LOCALIZADO NA RUA CORONEL ALEXANDRINO, CENTRO, NESTE MUNICÍPIO, SEJAM DESAPROPRIADOS PARA FUTURAS INSTALAÇÕES DE NOVOS EMPREENDIMENTOS NESTA CIDADE, VISANDO A GERAÇÃO DE EMPREGO E RENDA.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA, COM A MAIOR BREVIDADE POSSÍVEL, A ESCAVAÇÃO DAS LAGOAS CARAÚBAS, GIRAU E DOS CURRAIS, EM VIRTUDE DE SE ENCONTRAREM ATERRADAS E SEM CONDIÇÕES DE ACUMULAR ÁGUA, OCASIONANDO PREJUÍZO PARA AS COMUNIDADES.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO SR. PREFEITO ACERCA DO ANDAMENTO DO PROJETO DE LEI N. 048/2014, O QUE FOI DEVOLVIDO DESDE O MÊS DE SETEMBRO DE 2013.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>REQUER O CONVITE AO DEPUTADO FEDERAL JOSÉ AIRTON CIRILO, A FIM DE QUE SE MANIFESTE ACERCA DAS PERSPECTIVAS PARA O SEU PRÓXIMO MANDATO, NA SESSÃO ORDINÁRIA DO 08/12/2014.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO SR. PREFEITO PROVIDÊNCIAS PARA O MELHORAMENTO DO ATENDIMENTO DO PSF DO CÓRREGO DOS FERNANDES NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS DO PREFEITO MUNICIPAL JUNTO AO GOVERNO DO ESTADO, NO SENTIDO DE SE VIABILIZAR A COLOCAÇÃO DE UMA TUBULAÇÃO LIGANDO O CANAL DO TRABALHADOR ÀS LAGOAS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À SEINFRA A LIMPEZA DA GALERIA DE ÁGUAS PLUVIAIS NO CRUZAMENTO DA RUA PEDRO PEREIRA COM A TRAVESSA COSTA BARROS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À CAGECE REALIZAR COM URGÊNCIA O CONSERTO DO VAZAMENTO DA CAIXA D'ÁGUA DA PRAÇA ADOLFO CAMINHA.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>REQUER À SEINFRA A RECUPERAÇÃO DA QUADRA DE ESPORTES DA LOCALIDADE DO PREÁ.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>REQUER À SEINFRA QUE SEJAM COLOCADOS TAMBORES DE LIXO NA LOCALIDADES DE CUMBE E BEIRADA.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO MUNICIPAL QUE SEJA FEITA, COM A MAIOR BREVIDADE POSSÍVEL, A REVISÃO E ADEQUAÇÃO DO PLANO DIRETOR DE DESENVOLVIMENTO URBANO DE ARACATI, ÀS NORMAS VIGENTES.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA MUNICIPAL DE ESPORTES QUE SEJA ENVIADA A ESTA CASA LEGISLATIVA A RELAÇÃO DE TODAS AS PREMIAÇÕES OBTIDAS PELOS ATLETAS ARACATIENSES DURANTE O ANO DE 2014.</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>VETO TOTAL À CARTA DE LEI N. 0004/2014 QUE DISPÕE SOBRE A INSTALAÇÃO DE LOMBO FAIXAS PARA PEDESTRES NO ÂMBITO DO MUNICÍPIO DE ARACATI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -3214,68 +3214,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H324"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="93.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>