--- v0 (2025-12-13)
+++ v1 (2026-06-18)
@@ -54,87 +54,87 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Denise Menezes</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/</t>
+    <t>http://sapl.aracati.ce.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS NA LEI N. 143/2006, DE 1º DE DEZEMBRO DE 2006, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOA</t>
   </si>
   <si>
     <t>Moção de Agradecimentos</t>
   </si>
   <si>
     <t>Kaka</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE MOÇÃO DE AGRADECIMENTOS AOS RESIDENTES DA SAÚDE DA FAMÍLIA 2014/2016, AOS PRECEPTORES E À ARTICULADORA, SRA. TELLIANE MARIA DE ANDRADE CASTRO, PELOS SERVIÇOS PRESTADOS AO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE MOÇÃO DE CONGRATULAÇÕES AO GRUPO DO TERÇO DOS HOMENS DA COMUNIDADE DE PEDRA REDONDA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE CONGRATULAÇÕES AO SR. VICTOR SILVA DO CARMO, PELA CONQUISTA DO PRÊMIO PROFESSOR DESTAQUE 2016, CONCEDIDO PELA FEIRA BRASILEIRA DE CIÊNCIAS E ENGENHARIA, REALIZADA NA USP-SP.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>REQUER QUE SEJA DISPONIBILIZADA UMA MÁQUINA DO PAC PARA FAZER A LIMPEZA E RESTAURAÇÃO DA BARRAGEM DA LOCALIDADE DE AROEIRAS.</t>
   </si>
   <si>
     <t>368</t>
   </si>
@@ -213,51 +213,51 @@
   <si>
     <t>Fábio Bravo</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE À SRA. MAÍRA NOBRE DE CASTRO PORTO, DIRETORA GERAL DO CAMPUS DE ARACATI DO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DO CEARÁ (IFCE).</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ ARACTIENSE À ILMA. SRA. ANDRESA GUEDES KAMINSKI ALVES.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à LOM</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/419/419_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O § 3º AO ART. 200 DA LEI ORGÂNICA DO MUNICÍPIO NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Denise Menezes, Doutor Falcão, Doutor Magela Júnior, Fábio Bravo, Ilda, Irmão Nélio, Janete de Santa Tereza, Kaka, Marcos Monteiro, Michelson Bernardes, Naselma, Paulo Sales, Reginaldo Barbosa, Tácito Forte, William Lima</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS DOS VEREADORES DE ARACATI NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>2</t>
   </si>
@@ -306,288 +306,288 @@
   <si>
     <t>394</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA NOS ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>ESTABELECE O ÍNDICE A SER APLICADO NA REVISÃO ANUAL DOS SERVIDORES MUNICIPAIS EFETIVOS, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DO BEM IMÓVEL PERTENCENTE AO PATRIMÔNIO DO MUNICÍPIO DE ARACATI PARA A REDE PLUS BRASIL DE COMUNICAÇÃO LTDA – ME, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>ACRESCE DISPOSITIVO À LEI MUNICIPAL N. 437/2012, QUE CRIA O FUNDO MUNICIPAL DE PRESERVAÇÃO DO PATRIMÔNIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 189, DE 30 DE SETEMBRO DE 2015, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/407/407_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS ORIUNDOS DE CONTRIBUIÇÕES PREVIDENCIÁRIAS PATRONAIS DEVIDAS E NÃO REPASSADAS AO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL (RPPS).</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE REPASSE FINANCEIRO À ASSOCIAÇÃO ARACATIENSE DE VOLEIBOL NOVA ALIANÇA (AAVNA), PARA A PARTICIPAÇÃO DA I E II ETAPA DA COPA NORDESTE BRASILEIRA DE VOLEIBOL 2016, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/397/397_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 420/2011 E A LEI MUNICIPAL N. 145/2014, QUE DISPÕEM SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÕES DOS SERVIDORES EFETIVOS TÉCNICO-ADMINISTRATIVOS DA PREFEITURA DE ARACATI, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE REPASSE FINANCEIRO A TÍTULO DE PATROCÍNIO, À ASSOCIAÇÃO DE MOTOCICLISTAS MOTO CLUBE ARACATI, PARA A REALIZAÇÃO DO 6º LITORAL MOTO FEST, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE REPASSE FINANCEIRO À ASSOCIAÇÃO DOS MORADORES DO VENÂNCIO, PARA A APRESENTAÇÃO DO GRUPO CULTURAL JUNINO O CRAVO E A ROSA NO CIRCUITO LITORAL LESTE FEQUAJUCE 2016, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>AMPLIA A ÁREA OCUPÁVEL DA ZONA DE CONSERVAÇÃO DE INTERESSE LITORÂNEO (ZCIL) DE CANOA QUEBRADA, DISCIPLINANDO AINDA, O PARCELAMENTO, USO E OCUPAÇÃO DO SOLO DA ÁREA QUE INDICA.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/410/410_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 33/2013, CRIA A SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA E CIDADANIA, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL SUPLEMENTAR AO VIGENTE ORÇAMENTO DO MUNICÍPIO PARA O FIM DE QUE INDICA.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/398/398_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE POLÍTICAS DE JUVENTUDE DE ARACATI, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/413/413_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE BEM IMÓVEL PERTENCENTE AO PATRIMÔNIO DO MUNICÍPIO DE ARACATI PARA O ESTADO DO CEARÁ, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR REPASSE FINANCEIRO À ASSOCIAÇÃO DE PESCADORES, ARTESÃS, MARISQUEIRAS E BARRAQUEIROS DA COMUNIDADE DA VOLTA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DE ARACATI, BEM COMO SEUS PRINCÍPIOS, OBJETIVOS, ESTRUTURA, ORGANIZAÇÃO, GESTÃO, INTERRELAÇÕES ENTRE OS SEUS COMPONENTES, RECURSOS HUMANOS, FINANCIAMENTOS, E DÁ OUTRAS PROVIDÊNCIAS, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DO CONSELHO DE POLÍTICAS SOBRE DROGAS DO MUNICÍPIO DE ARACATI, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/414/414_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA GESTANTE NO MUNICÍPIO DE ARACATI NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARACATI PARA O EXERCÍCIO FINANCEIRO DE 2017 (COM SEIS EMENDAS MODIFICATIVAS).</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO VIGENTE ORÇAMENTO DO MUNICÍPIO, PARA O FIM QUE INDICA.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ARACATI, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA A LIMPEZA, CAPINAÇÃO E MANUTENÇÃO DO CALÇAMENTO E PINTURA DO MEIO FIO DO BAIRRO PEDREGAL NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA A MANUTENÇÃO DA ESTRADA QUE LIGA AS COMUNIDADES DE CACIMBA FUNDA E ASSENTAMENTO CAMPOS VERDES, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>REQUER QUE SE OFICIE À SEINFRA SOLICITANDO A MELHORIA DA ESTRADA QUE SE INICIA NA BR 304, PASSA PELA LOCALIDADE DE TANQUE SALGADO E FINALIZA NA ESTRADA VICINAL QUE DÁ ACESSO À LOCALIDADE DE MORRINHOS.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>REQUER A ADEQUAÇÃO DO PRÉDIO PÚBLICO LOCALIZADO NA LOCALIDADE DE TANQUE SALGADO PARA FUNCIONAR COMO POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>351</t>
   </si>
@@ -723,51 +723,51 @@
   <si>
     <t>56</t>
   </si>
   <si>
     <t>REQUER A AJUDA DO SR. PREFEITO PARA A CONSTRUÇÃO DA CASA DO IDOSO NA LOCALIDADE DE PEDRA REDONDA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>REQUER DA SEINFRE A REPOSIÇÃO DE TODAS AS LÂMPADAS QUE SE ENCONTRAM QUEIMADAS NA LOCALIDADE DE PEDRA REDONDA.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Irmão Nélio</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO MUNICIPAL ENVIE A ESTA CASA LEGISLATIVA DISPONDO SOBRE A CONSTRUÇÃO DE UMA ESCOLA AGRÍCOLA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>REQUER A REPOSIÇÃO DAS LUMINÁRIAS QUE SE ENCONTRAM QUEIMADAS NAS LOCALIDADES DE LAGOA DE PEDRO E CÓRREGO DOS FERNANDES.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DO CONCURSO PÚBLICO DESTE MUNÍCIO NO QUE DIZ RESPEITO À EXISTÊNCIA DE UMA NOVA DATA OU NÃO, PARA A REALIZAÇÃO DO MESMO.</t>
   </si>
   <si>
     <t>355</t>
   </si>
@@ -993,63 +993,63 @@
   <si>
     <t>429</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>SOLICITA À SEFAZ A DOAÇÃO DO PRÉDIO ONDE FUNCIONOU COMO O POSTO DE FISCALIZAÇÃO NA LOCALIDADE DE MATA FRESCA.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>SOLICITA AO DNIT COM URGÊNCIA, A CONSTRUÇÃO DA ROTATÓRIA DA BR-304, NAS IMEDIAÇÕES DA ESCOLA MUNICIPAL ANTONIO MONTEIRO, BAIRRO PEDREGAL, NESTA CIDADE.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/424/424_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À SEINFRA A RECUPERAÇÃO DA ESTRADA QUE DÁ ACESSO AO ASSENTAMENTO ZUMBI DOS PALMARES INICIANDO NA BR-304, ATÉ A COMUNIDADE.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/425/425_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À SEINFRA A RECUPERAÇÃO DA ESTRADA QUE DÁ ACESSO ÀS LOCALIDADES DE LAGOA NOVA, LAGOA DO CEDRO, LAGOA DO PEDRO E LAGOA DO TEODÓSIO, INICIANDO NA BR-304, ATÉ AS COMUNIDADES.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>SOLICITA À SECRETARIA MUNICIPAL DE ESPORTES À INSTALAÇÃO DE CESTAS DE BASQUETE NA QUADRA ESPORTIVA DO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA NOVA ESCOLA DE ENSINO FUNDAMENTAL ANTONIO MONTEIRO, NO BAIRRO DO PEDREGAL, A SE LOCALIZAR DO LADO DA COMUNIDADE EM REGIME DE PARCERIA PÚBLICO PRIVADA (PPP).</t>
   </si>
 </sst>
 </file>
 
@@ -1374,68 +1374,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2016/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="198.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>