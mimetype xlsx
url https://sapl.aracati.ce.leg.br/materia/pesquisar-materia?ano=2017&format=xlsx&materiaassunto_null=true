--- v0 (2025-12-13)
+++ v1 (2026-05-31)
@@ -54,162 +54,162 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Caetano Neto</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO IV DO ART. 4º DA LEI MUNICIPAL N. 306, DE 24 DE FEVEREIRO DE 2017, QUE TRATA SOBRE O REFIS PARA O ANO DE 2017, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Dr. Valdy</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 189/2015, DE 30 DE SETEMBRO DE 2015, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>João Eudes</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/</t>
+    <t>http://sapl.aracati.ce.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 061, DE 04 DE OUTUBRO DE 2013 NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Professor Mendes</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERENIZAÇÃO DA POLÍTICA MUNICIPAL DE ATENDIMENTO DE EDUCAÇÃO ESPECIAL, POR MEIO DO NÚCLEO DE ATENDIMENTO ESPECIALIZADO E INCLUSÃO (NAEI), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERENIZAÇÃO DO PROGRAMA ZUMBI DE DESENVOLVIMENTO DAS APRENDIZAGENS - EDUCAÇÃO, ARTE E  CULTURA ATRAVÉS DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE CARLOS ALBERTO NASCIMENTO NOGUEIRA (CARLÃO) A UNIDADE DE PRONTO ATENDIMENTO (UPA) DO MUNICÍPIO DE ARACATI NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Michelson Bernardes</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO POR PARTE DO MUNICÍPIO DE ARACATI DE CARTEIRAS NACIONAL DE HABILITAÇÃO (CNH) NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO CENTRO DE CULTURA DIGITAL (CCD) DO MUNICÍPIO DE ARACATI, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Ilda</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CASA DE REPOUSO EM ARACATI A FIM DE ABRIGAR AOS PACIENTES DE HEMODIÁLISE NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE MOÇÃO DE CONGRATULAÇÕES AO SR. INOCÊNCIO RODRIGUES UCHÔA, PELO RECEBIMENTO DA MEDALHA DA INCONFIDÊNCIA NO DIA 21 DO CORRENTE MÊS, EM MINAS GERAIS.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>11</t>
   </si>
@@ -297,96 +297,96 @@
   <si>
     <t>REQUER O ENVIO DE VOTOS DE CONGRATULAÇÕES À ASSOCIAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE DE ARACATI NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Kaka</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE CONGRATULAÇÕES AO SR. FRANCISCO SENA GARCIA, FUNDADOR DA RÁDIO DO BEM NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Andrei Freire</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENCAMINHADA MOÇÃO DE CONGRATULAÇÃO À SECRETÁRIA MUNICIPAL DE TURISMO E CULTURA, SRA. DENISE LUCENA PONTES, E TODA A SUA EQUIPE, PELA BELÍSSIMA ORGANIZAÇÃO E RESGATE DO LUAL E A TRADICIONAL REGATA DE JANGADAS DA PRAIA DE MAJORLÂNDIA, NA SUA 39ª EDIÇÃO, REALIZADA NOS DIAS 21 E 22 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>MOP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE PESAR À FAMÍLIA ENLUTADA DO SR. JACIEL SILVA DO VALE, FALECIDO NO DIA 07 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>Dr. Sérgio Ricardo</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE PESAR PARA A FAMÍLIA ENLUTADA DA SRA. GERALDA PINHEIRO BARBOSA, PELO SEU FALECIMENTO OCORRIDO NESTE DIA.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE PESAR À FAMÍLIA ENLUTADA DA SRA. MARIA SELMA GONDIM DE LIMA, PELO SEU FALECIMENTO OCORRIDO NO DIA 18 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>Ivan Ferreira</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE PESAR À FAMÍLIA ENLUTADA DA SRA. CRISTINA DOS SANTOS SILVA, PELO SEU FALECIMENTO OCORRIDO NO DIA 16 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE PESAR Á FAMÍLIA ENLUTADA DO SR. MANUEL RODRIGUES GONDIM, PELO SEU RECENTE FALECIMENTO.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE PESAR Á FAMÍLIA ENLUTADA DO SR. RAIMUNDO RODRIGUES LIMA, PELO SEU RECENTE FALECIMENTO.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE PESAR Á FAMÍLIA ENLUTADA DO SR. JOÃO PEDRO MATIAS PEREIRA, PELO SEU RECENTE FALECIMENTO.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE PESAR À FAMÍLIA ENLUTADA DO SR. FRANCISCO VIRGÍNIO DA SILVA, PELO SEU FALECIMENTO NO DIA 08 DO CORRENTE MÊS.</t>
   </si>
@@ -453,802 +453,802 @@
   <si>
     <t>6</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA RUA SEM DENOMINAÇÃO OFICIAL NA LOCALIDADE SITIO BEIRADA.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA MEDALHA DRAGÃO DO MAR AO SR. MANUEL LIMA MONTE (IN MEMORIAM).</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>Ricardo Sales</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE AO ILMO. SR. ROMERO DOS SANTOS COLARES - TENENTE CORONEL DO ESTADO DO CEARÁ.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCE O TÍTULO DE CIDADÃO ARACATIENSE AO ILMO. SR. JOSÉ RUY BARBOSA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESTRADA QUE DÁ ACESSO À LOCALIDADE DE SÃO CHICO.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA RUA JANGADEIRO NA LOCALIDADE DE MAJORLÂNDIA.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA RUA PROJETADA 15, NO BAIRRO PREFEITO ARMANDO ROCHA.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>Ilda, Ricardo Sales</t>
   </si>
   <si>
     <t>DISPÕS SOBRE A CONCESSÃO DA MEDALHA DRAGÃO DO MAR AO SR. FRANCISCO SERAFIM DA SILVA (IN MEMORIAM).</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DE ARACATI AO ILMO SR. ANTONIO LINEU LOPES.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DE ARACATI AO ILMO. SR. CÍCERO CLAUDINO DUARTE - FUNCIONÁRIO PÚBLICO DO ESTADO.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE AO ILMO. SR. LUIZ ABELARDO SOARES DOS SANTOS (BILAU) - RADIALISTA.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DE ARACATI AO ILMO. SR. NÉLIO DE SOUSA FALCÃO, SECRETÁRIO DE DESENVOLVIMENTO AGROPECUÁRIO E PESCA.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Caetano Neto, Edilson Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA VILA LOCALIZADA NA ESTRADA DE MAJORLÂNDIA, DEPOIS DA ENTRADA DO SÍTIO CARAÇO.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE À ILMA. MARIA DAS GRAÇAS (PROFESSORA MAURINHA).</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>Marcelo Porto</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DE ARACATI À ILMA. SRA. JUSSARA SANTOS VIEIRA - ENFERMEIRA E ASSESSORA TÉCNICA DA 7ª COORDENADORIA REGIONAL DE SAÚDE DO ESTADO DO CEARÁ.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA JACQUES KLEIN AO ILMO. SR. ANTERO PEREIRA FILHO, ESCRITOR E HISTORIADOR.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA MEDALHAS JACQUES KLEIN AO ILMO. SR. PADRE PEIXOTO.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE AO LIMO. SR. THIAGO GONDIM DE PAULA - PRESIDENTE DA UMJ.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA MEDALHA DRAGÃO DO MAR AO LIMO. SR. JOSÉ DEROCI AGUIAR E SILVA - DIRETOR ADMINISTRATIVO E FINANCEIRO DA FACULDADE DO VALE DO JAGUARIBE - FVJ.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE AO EXMO. SR. CAMILO SOBREIRA DE SANTANA - GOVERNADOR DO ESTADO DO CEARÁ.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à LOM</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 27 DA LEI ORGÂNICA DO MUNICÍPIO DE ARACATI, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N. 001, DE 30 DE JULHO DE 2009, COM A SUBSTITUIÇÃO DO MAPA 22 NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>Bismarck Costa Lima Pinheiro Maia</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO ADMINISTRATIVA DO MUNICÍPIO DE ARACATI, MEDIANTE REPRODUÇÃO INTEGRAL EM NOVO TEXTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DO ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO INSTITUTO DE QUALIDADE DO MEIO AMBIENTE DO MUNICÍPIO DO ARACATI (IQUAMA) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 192/2015, QUE DISPÕE SOBRE O CONSELHO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>DISCIPLINA A ORGANIZAÇÃO DO SISTEMA MUNICIPAL DE ENSINO DO MUNICÍPIO DE ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 4º DA LEI MUNICIPAL N. 355, DE 02 DE AGOSTO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DE INFORMAÇÕES NOS ESTABELECIMENTOS DE SAÚDE PÚBLICA MUNICIPAL, NA FORMA QUE INDICA. (APOIAMENTO DE 11 VEREADORES)</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO VIGENTE ORÇAMENTO DA SEGURIDADE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE OBRIGAÇÕES DE PEQUENO VALOR PARA O MUNICÍPIO NOS TERMOS DOS §§ 3º E 4º DO ART. 100 DA CONSTITUIÇÃO FEDERAL E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE O ANO DE 2017 COMO O ANO LITERÁRIO ADOLFO CAMINHA, COM INCENTIVO DE ATIVIDADES EDUCACIONAIS E CULTURAIS REALIZADAS NO MUNICÍPIO DE ARACATI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO ADMINISTRATIVA DO MUNICÍPIO DE ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E IMPLANTAÇÃO DO CONTROLE INTERNO NA CÂMARA MUNICIPAL DE ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO VIGENTE ORÇAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA O NÚCLEO DE ATENDIMENTO ESPECIALIZADO E INCLUSÃO - NAEI, COMO PATRIMÔNIO IMATERIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA O PROGRAMA ZUMBI DE DESENVOLVIMENTO DAS APRENDIZAGENS, COMO PATRIMÔNIO CULTURAL E IMATERIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO POSTO DE SAÚDE DA LOCALIDADE DE CÓRREGO DO RETIRO.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO VIGENTE ORÇAMENTO DA SECRETARIA DA CIDADANIA E DESENVOLVIMENTO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE ÉTICA E DISCIPLINA DA GUARDA MUNICIPAL DE ARACATI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL - COMPEC, DO MUNICÍPIO DE ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A COORDENADORIA DE RESGATE DO MUNICÍPIO DE ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O FUNCIONAMENTO DO DEPARTAMENTO MUNICIPAL DE TRANSPORTES E TRÂNSITO - DEMUTRAN, NA ESTRUTURA ORGANIZACIONAL DA SECRETARIA MUNICIPAL DE SEGURANÇA CIDADÃ E ORDEM PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA ADOÇÃO, PROTEÇÃO E BEM-ESTAR DOS ANIMAIS E A SEMANA MUNICIPAL DA ADOÇÃO, PROTEÇÃO E BEM-ESTAR DOS ANIMAIS, NO MUNICÍPIO DE ARACATI.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Marcelo Porto, Marcos Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PROTEÇÃO AOS ANIMAIS DE ARACATI - APADA.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Ivan Ferreira, Marcelo Porto, Michelson Bernardes, Ricardo Sales</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOCÊNCIA EM EDUCAÇÃO FÍSICA NO ENSINO INFANTIL E ENSINO FUNDAMENTAL NAS ESCOLAS PÚBLICAS, NO ÂMBITO DO MUNICÍPIO DE ARACATI.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O MUNICÍPIO DE ARACATI PARA O PERÍODO 2018-2021.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA GINÁSIO DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER SENADOR CARLOS JEREISSATE, PRÉDIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE UTILIDADE PÚBLICA À ASSOCIAÇÃO COMUNITÁRIA ISMAEL EVARISTO DOS REIS, NA LOCALIDADE DE CACIMBA FUNDA.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO À ASSOCIAÇÃO DE PROTEÇÃO AOS ANIMAIS DE ARACATI (APADA).</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI COMPLEMENTAR N. 003/2017, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARACATI PARA O EXERCÍCIO FINANCEIRO DE 2018 NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPOSIÇÃO DAS PROPOSIÇÕES E NORMAS PARA EFEITOS DE TRAMITAÇÃO NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESPOSTA DO PODER EXECUTIVO A REQUERIMENTOS E INDICAÇÕES DO PODER LEGISLATIVO. NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO E A ALIENAÇÃO DE BENS MÓVEIS PÚBLICOS, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PARCEIRIAS PÚBLICO-PRIVADAS, CRIA O CONSELHO GESTOR DE PARCERIAS PÚBLICO-PRIVADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO E O REPARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE ARACATI COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL (RPPS).</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE ACERCA DO PAGAMENTO DE MULTAS E TAXAS APLICADAS EM VEÍCULOS DE PROPRIEDADE DO MUNICÍPIO  DE ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FERIADO MUNICIPAL PELO DIA DA CONSCIÊNCIA NEGRA A SER COMEMORADO EM 20 DE NOVEMBRO NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 355, DE 02 DE AGOSTO DE 2010, QUE TRATA DO TRANSPORTE ESPECIAL BUGGY-TURISMO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE E INSTITUI AS ATRIBUIÇÕES DA CORREGEDORIA E DA OUVIDORIA DOS ÓRGÃOS DA SECRETARIA SEGURANÇA CIDADÃ E ORDEM PÚBLICA DO MUNICÍPIO DO ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO VIGENTE ORÇAMENTO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>A RECUPERAÇÃO E CONTINUIDADE DO CALÇAMENTO NO DIQUE, NO TRECHO QUE COMPREENDE A RUA JOSÉ DE ALENCAR À BR, POIS SE ENCONTRA COM MUITAS PEDRAS SOLTAS E UM TRECHO AINDA COM PIÇARRA.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI MUNICIPAL DE EDUCAÇÃO EM DIREITOS HUMANOS FUNDAMENTAIS: FOMENTA A FORMAÇÃO DE CONSCIÊNCIA JURÍDICA E CIDADÃ EM TODAS AS SÉRIES DO ENSINO FUNDAMENTAL ESTIMULANDO A CULTURA DA MEDIAÇÃO E CONCILIAÇÃO ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTÁGIO DE ESTUDANTES, AUTORIZA O CHEFE DO EXECUTIVO A FIRMAR CONVÊNIO E/OU CONTRATO JUNTO A INSTITUIÇÕES/ENTIDADES E CRIA O_x000D_
 PROGRAMA ESTUDANTE TEM VEZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA RESOLUÇÃO N. 09, DE 11 DE NOVEMBRO DE 1991, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE BENS MÓVEIS EM DESUSO DA CÂMARA MUNICIPAL DE ARACATI À PREFEITURA MUNICIPAL DE ARACATI.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTS. 174-A, 174-B E 174-C DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ARACATI.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 155 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ARACATI, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTS. 118, §§ 2º E 3º, ART. 235, PARÁGRAFO ÚNICO E ART. 250 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ARACATI.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>Beto Bugueiro, Marcelo Porto</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 155 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ARACATI NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DO CALÇAMENTO DA RUA SÃO SERAFIM, CONHECIDA COMO RUA DO PÉ DE TAMARINDO NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>141</t>
   </si>
@@ -1465,102 +1465,102 @@
   <si>
     <t>468</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>REQUER A REFORMA E CONSTRUÇÃO DO MURO DO CEMITÉRIO PÚBLICO DE MATA FRESCA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>REQUER A REFORMA E MANUTENÇÃO DA CAIXA D'ÁGUA DA COMUNIDADE DE MAJORLÂNDIA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DA PAVIMENTAÇÃO EM PEDRA TOSCA DA VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Janete de Santa Tereza</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONCLUSÃO DA OBRA DO CALÇAMENTO DO DISTRITO DE SANTA TEREZA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA COLOCADA CAMADA ASFÁLTICA NA TRAVESSA FELISMINO FILHO NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A A RECUPERAÇÃO DO CALÇAMENTO E PAVIMENTAÇÃO DA RUA MAJOR BRUNO, QUE DÁ ACESSO À PRAIA DA MAJORLÂNDIA.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MANUTENÇÃO E REFORMA DO BANHEIRO PÚBLICO DE CANOA QUEBRADA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA QUADRA POLIESPORTIVA DA LOCALIDADE DE AROEIRAS.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DAS ESTRADAS QUE LIGAM AS LOCALIDADES DE CACIMBA FUNDA E CAJAZEIRAS.</t>
   </si>
   <si>
     <t>490</t>
   </si>
@@ -1582,51 +1582,51 @@
   <si>
     <t>497</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>REQUER UMA FAIXA DE PEDESTRES EM FRENTE AO HOSPITAL E MATERNIDADE SANTA LUZIA DE MARILAC, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>REQUER A SUBSTITUIÇÃO DAS LÂMPADAS DE ILUMINAÇÃO PÚBLICA EM FRENTE AO COLÉGIO MUNICIPAL.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DO CALÇAMENTO DA RUA CEL. POMPEU NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>REQUER A COLOCAÇÃO DE GUARDAS MUNICIPAIS PARA PROIBIR A PASSAGEM DE VEÍCULOS NA PRAIA DE QUIXABA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>REQUER A MANUTENÇÃO DA ESTRADA QUE SE INICIA AO LADO DO POSTO DE FRANCISCO BIRIBA, ATÉ O ASSENTAMENTO CAMPOS VERDES.</t>
   </si>
   <si>
     <t>505</t>
   </si>
@@ -1639,120 +1639,120 @@
   <si>
     <t>506</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA PAVIMENTAÇÃO DA TRAVESSA 13 DE MAIO NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>REQUER O REPARO DA PRAÇA DRAGÃO DO MAR E DE TODAS AS VIAS DE ACESSO À PRAIA DE CANOA QUEBRADA.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REVISÃO DO CÓDIGO DE OBRAS E POSTURAS DO MUNICÍPIO DE ARACATI, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>REQUER A RELAÇÃO DOS CONTRIBUINTES POR FAIXA DE CONSUMO RESIDENCIAL E NÃO-RESIDENCIAL, INCLUÍNDO OS ISENTOS DA CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DO CALÇAMENTO DA RUA CASTORINA PINTO, INICIANDO NA AV. DRAGÃO DO MAR ATÉ A RUA PADRE PACHECO.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL EVANDRO LEITÃO, QUE SEJA IMPLANTADA UMA ACADEMIA DA TERCEIRA IDADE NO LARGO DA IGREJA MATRIZ, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONVIDADO O SUPERINTENDENTE E ENGENHEIRO DO DER PARA EM AUDIÊNCIA EXPLANAR SOBRE O PROJETO DA CE QUE LIGA OS MUNICÍPIOS DE ICAPUÍ E ARACATI, BEM COMO ARACATI A JAGUARUANA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Gordin do Camarão</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MANUTENÇÃO E REATIVAÇÃO DA CERCA ELÉTRICA DO CEMITÉRIO MUNICIPAL SÃO PEDRO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA ESTRADA QUE DÁ ACESSO À COMUNIDADE DE LAGOA DO PEDRO.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA JUNTO À SECRETARIA DE DESENVOLVIMENTO SOCIAL, NO DIA 26 DO CORRENTE MÊS, PARA DEBATER A PROBLEMÁTICA DO TRABALHO INFANTIL EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO OFÍCIO A SECRETARIA DE SEGURANÇA CIDADÃ, SOLICITANDO A AQUISIÇÃO DE UM VEÍCULO 4X4 PARA AUXILIAR A GUARDA MUNICIPAL NA FISCALIZAÇÃO DAS DUNAS DE CANOA QUEBRADA.</t>
   </si>
   <si>
     <t>521</t>
   </si>
@@ -1765,51 +1765,51 @@
   <si>
     <t>522</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>REQUER MELHORIAS NA MANUTENÇÃO DO CALÇAMENTO DA RUA BARÃO DE MESSEJANA, NO TRECHO DO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA PRAÇA COM QUADRA DE ESPORTES, NO BAIRRO NOSSA SENHORA DE LOURDES, CONHECIDO COMO MALOCA.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇÃO DE UM MARQUE INFANTIL NA PRAÇA DO BAIRRO PROURB.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO E SINALIZAÇÃO DA CE-371 NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Bombom</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DOS TRECHOS DA CE-040 NA FORMA QUE INDICA.</t>
   </si>
@@ -1834,99 +1834,99 @@
   <si>
     <t>531</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>REQUER A REFORMA E AMPLIAÇÃO DA ESCOLA DE ENSINO FUNDAMENTAL ADOLFO CAMINHA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA DO CAMPO DE FUTEBOL DE CANOA QUEBRADA.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O REESTABELECIMENTO DO CONVÊNIO ENTRE O MUNICÍPIO DE ARACATI E A FACULDADE DO VALE DO JAGUARIBE NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>REQUER A ATENÇÃO QUANTO AOS ANIMAIS SOLTOS EM NOSSA CIDADE NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>REQUER A PASSAGEM DA MÁQUINA NAS RUAS DA VILA RAFAEL NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE ESTUDOS A FIM DE INCENTIVAR AS COMUNIDADE NO CULTIVO DA AGRICULTURA FAMILIAR.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>REQUER O ESTUDO DO VIABILIDADE TÉCNICA A FIM DE GARANTIR QUE A RENDA DO COMÉRCIO DE PALHAS SEJA REVERTIDO AOS ARTESÃOS DAS COMUNIDADES QUE INDICA.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DO CHAFARIZ DA RUA JANGADEIRO, EM QULXABA, QUE HÁ ANOS SE ENCONTRA SEM ÁGUA E A COMUNIDADE PRECISA MUITO DO MESMO.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA ESTRADA DE VIAL JOSÉ.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE ARQUIBANCADAS NO LADO OPOSTO DA EXISTENTE, NA QUADRA DE ESPORTES DA PRAÇA DA COLUNA.</t>
   </si>
   <si>
     <t>567</t>
   </si>
@@ -1948,363 +1948,363 @@
   <si>
     <t>573</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇÃO DE SEMÁFOROS DE PEDESTRES NA RUA CEL ALEXANDRINO COM RUA TABELIÃO JOÃO PAULA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>REQUER A COLOCAÇÃO DE PLACAS INDICATIVAS EM TODAS AS RUAS DE ARACATI.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA CONCEDIDA UMA LICENÇA DE 60 (SESSENTA) DIAS, PARA TRATAR DE INTERESSE PARTICULAR, A PARTIR DO DIA 07 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DA ESTRADA QUE DÁ ACESSO À LOCALIDADE DE LAGOA DOS PORCOS.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MANUTENÇÃO E CONSERVAÇÃO DA ESTRADA QUE DA ACESSO A LOCALIDADES DE LAGOA DO PEDRA, LAGOA NOVA E LAGOA DO TEODÓSIO.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE CALÇAMENTO NA TRAVESSA VILA SÃO RAFAEL, NO BAIRRO VÁRZEA DA MATRIZ.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A TERRAPLANAGEM E MANUTENÇÃO DAS ESTRADAS QUE LIGAM AS LOCALIDADES DE VILA SÃO JOSÉ À TIMBAÚBA, E DE TIMBAÚBA À MORRINHOS E TANQUE SALGADO.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DO CALÇAMENTO DA AV. ABELARDO GURGEL COSTA LIMA, ANTIGA 2 DE NOVEMBRO, ATÉ O MIRANTE DAS GAMBOAS (PESQUE E PAGUE).</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RESTAURAÇÃO DO PATRIMÔNIO CACIMBA DO POVO, SÍMBOLO QUE DÁ NOME AO BAIRRO E QUE TRÁS AS LEMBRANÇAS DA ÉPOCA EM QUE A MESMA ERA RESPONSÁVEL PELO ABASTECIMENTO DE ÁGUA DA CIDADE, LAVAGEM DE ROUPAS E FORNECIMENTO DE ÁGUA PARA OS ANIMAIS.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUBSTITUIÇÃO DAS LÂMPADAS QUE SE ENCONTRAM QUEIMADAS E AMPLIAÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA DA TRAVESSA JOSÉ DE ALENCAR, BAIRRO CACIMBA DO POVO.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE POSSAM FAZER O RECAPEAMENTO DA MALHA ASFÁLTICA DE ONDE A MESMA FIZER ALGUM TIPO DE MANUTENÇÃO.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A COLOCAÇÃO DE LIXEIRAS EM TODA EXTENSÃO DA RUA DRAGÃO DO MAR (BROADWAY), EM CANOA QUEBRADA.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITA A ESCAVAÇÃO DAS LAGOAS DE QUIXABA E DAS PEDRAS.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DO CALÇAMENTO E ASFALTO NOS TRECHOS DAS RUAS SANTOS DUMONT COM TRAVESSA CARLOS KRAMER (ANTIGA CORONEL VALENTE), E NA RUA AGAPITO DOS SANTOS ATÉ A AV. DRAGÃO DO MAR.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O RETORNO DA PASSAGEM DO TRANSPORTE ESCOLAR PELA COMUNIDADE DE LAGOA DO JUÁ.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A AQUISIÇÃO DE UMA AMBULÂNCIA PARA FICAR A DISPOSIÇÃO DO POSTO DE SAÚDE DA LOCALIDADE DE SANTA TEREZA, PARA QUE VENHA ATENDER TODOS OS CASOS DE EMERGÊNCIA DA REGIÃO DAS LAGOAS.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADO UM MUTIRÃO DE LIMPEZA, COM PINTURA DOS CANTEIROS E ÁRVORES, DA RUA PRINCIPAL DO CÓRREGO DOS FERNANDES.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RELAÇÃO DAS RESIDÊNCIAS QUE SE ENCAIXAM EM CADA CLASSE DO ANEXO L, DA LEI MUNICIPAL 034/2003.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA CERCA DE PROTEÇÃO NA CE - 123, QUE LIGA OS MUNICÍPIOS DE ARACATI À ITAIÇABA.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Edilson Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONCLUSÃO DAS OBRAS DO MATADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A COLOCAÇÃO DE TABELAS DE BASQUETE A CONSTRUÇÃO DE UMA ARQUIBANCADA NA QUADRA POLIESPORTIVA DO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DO GINÁSIO POLIESPORTIVO CARLOS JEREISSATE.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>REQUER DA CAGECE A RECUPERAÇÃO DE UM VAZAMENTO NO BECO DA DIMOLA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DA QUADRA DE ESPORTE DA LOCALIDADE DE LAGOA DO PEDRO.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DO CALÇAMENTO DA RUA RAIMUNDO GURGEL GRAÇA, NO BAIRRO NOSSA SENHORA DE LURDES (MALOCA).</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A DESOBSTRUÇÃO E A RECUPERAÇÃO DA AV. DA INTEGRAÇÃO EM CANOA QUEBRADA.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA COMUNIDADE DE BEIRADA.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA E PINTURA DA QUADRA POLIESPORTIVA DE CANOA QUEBRADA.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PERFURAÇÃO DE UM POÇO PROFUNDO NA COMUNIDADE DE LAGOINHA, NO CÓRREGO DA NICA.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>REQUER A SUBSTITUIÇÃO DAS LÂMPADAS, EM TRÊS POSTES PÚBLICOS QUE SE ENCONTRAM APAGADOS, NA RUA SALGADO FILHO, NA ALTURA DA RESIDÊNCIA N° 1556, PRÓXIMO À POLICLÍNICA.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>REQUER A MANUTENÇÃO E LIMPEZA DA PRAÇA DAS CARNAÚBAS.</t>
   </si>
   <si>
     <t>613</t>
   </si>
@@ -2317,63 +2317,63 @@
   <si>
     <t>614</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>REQUER A REFORMA E CONSTRUÇÃO DE ARQUIBANCADAS DA QUADRA DE ESPORTES DA COMUNIDADE DE LAGOA DO PREÁ.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MANUTENÇÃO DA ESTRADA QUE LIGA A BR 304 À COMUNIDADE DE LAGOA DO PREÁ. </t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UM ESTUDO COM RELAÇÃO AOS VALORES COBRADOS PELOS TRANSPORTES ALTERNATIVOS DO NOSSO MUNICÍPIO, POIS A POPULAÇÃO VEM SE SENTINDO PREJUDICADA FINANCEIRAMENTE COM OS VALORES VIGENTES.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM INSTALADAS PLACAS DE IDENTIFICAÇÃO, NOS DOIS SENTIDOS, DAS LOCALIDADES DO MUNICÍPIO DE ARACATI QUE FICAM ÀS MARGENS DA CE-040, COMO O CÓRREGO DA ESPERANÇA, BAIXIO E VOLTA.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE DOIS ABRIGOS DE PONTO DE ÔNIBUS NA CE-040, PRÓXIMO À LOCALIDADE DE VILA DA VOLTA.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA E CAPINAÇÃO DO CAMPO DE FUTEBOL DA PRAIA DE MAJORLÂNDIA.</t>
   </si>
   <si>
     <t>617</t>
   </si>
@@ -2422,1122 +2422,1122 @@
   <si>
     <t>622</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>REQUER A REPOSIÇÃO DAS LUMINÁRIAS QUE SE ENCONTRAM QUEIMADAS, NOS POSTES DE ILUMINAÇÃO PÚBLICA DA LOCALIDADE DO CÓRREGO DA NICA.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>REQUER QUE JUNTO AO SR. PREFEITO MUNICIPAL ENVIDE ESFORÇOS NA CONSTRUÇÃO DA CASA DO MEL, EM UMA TERRENO JÁ ADQUIRIDO PELA ASSOCIAÇÃO, LOCALIZADO NO TEODÓSIO, PRÓXIMO AO CANAL DO TRABALHADOR, ONDE BENEFICIARÁ MAIS DE 70 APICULTORES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA ÁREA DE LAZER (PRAÇA SAUDÁVEL) COM QUADRA DE ESPORTES NO BAIRRO CAMPO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA COMPLETA DA PRAÇA DA INDEPENDÊNCIA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA E CAPINAÇÃO NO FINAL DA RUA DUQUE DE CAXIAS NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A ILUMINAÇÃO DAS RUAS QUE FICAM POR TRÁS DA UNIDADE DE PRONTO ATENDIMENTO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA CRECHE NA LOCALIDADE DE CAJAZEIRAS NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇÃO DE UM NÚCLEO DE ESCOTISMO DO BRASIL EM ARACATI, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REPOSIÇÃO DE TODAS A LUMINÁRIAS QUE SE ENCONTRAM APAGADAS NOS POSTES DE ILUMINAÇÃO PÚBLICA DA LOCALIDADE DE SANTA TEREZA.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE VISTORIAS NO ABASTECIMENTO DE CARROS-PIPA NAS LOCALIDADES DAS LAGOAS NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A COLOCAÇÃO DE QUEBRAS-MOLAS NA LOCALIDADE DE SÃO CHICO NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UM MONUMENTO EM HOMENAGEM À SANTA TEREZA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A CONTRATAÇÃO DE MÉDICOS ESPECIALISTAS EM ENDOCRINOLOGIA NA REDE PÚBLICA DE SAÚDE, ATENDENDO A INÚMERAS SOLICITAÇÕES DA POPULAÇÃO. </t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DO CALÇAMENTO NO CRUZAMENTO DA RUA JOSÉ DE ALENCAR COM A BR-304, COM O INTUITO DE CRIAR MELHORES CONDIÇÕES DE SEGURANÇA PARA OS PEDESTRES E MOTORISTAS QUE UTILIZAM ESTE TRECHO, POIS É UMA DAS PRINCIPAIS VIAS DE ACESSO AOS BAIRROS DO ENTORNO DA CIDADE.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>A RECUPERAÇÃO DO CALÇAMENTO DA TRAVESSA BARÃO DE MESSEJANA, NO TRECHO QUE COMPREENDE A RUA DUQUE DE CAXIAS ATÉ A PRAÇA DO CAMPO VERDE.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COM URGÊNCIA O PROCESSO DE RECUPERAÇÃO FÍSICA E ESTRUTURAL DA PRAIA DE MAJORLÂNDIA, DEVIDO À PROXIMIDADE DA TRADICIONAL REGATA DE JANGADAS, QUE SE INICIARÁ NO DIA 22 DE OUTUBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA ESTRADA QUE DÁ ACESSO À COMUNIDADE DE PORTO DO CÉU, COM INÍCIO NA CE- 040.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA ESTRADA QUE DÁ ACESSO À COMUNIDADE DE MURICI, INICIANDO NA LOCALIDADE DE LAGOA DO MATO.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO NA ENTRADA E NO CENTRO, IDENTIFICANDO RUAS E AVENIDAS DA CIDADE, COM SAÍDAS PARA PRAIAS E PONTOS TURÍSTICOS NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REPOSIÇÃO E SUBSTITUIÇÃO DAS LUMINÁRIAS QUE SE ENCONTRAM QUEIMADAS, NOS POSTES DE ILUMINAÇÃO PÚBLICA DA LOCALIDADE DO SÃO CHICO.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>Edilson Ferreira, Jocelio Gondim</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DO CALÇAMENTO DA RUA DUQUE DE CAXIAS, INICIANDO NO COLÉGIO MUNICIPAL ATÉ A CAGECE.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DA QUADRA DE ESPORTES, PLAYGROUND INFANTIL E AUDITÓRIO DO COLÉGIO RAÍZES E ASAS, QUE SE ENCONTRAM EM SITUAÇÃO DE ABANDONO, ATENDENDO DESTA FORMA OS ANSEIOS DOS PROFESSORES, ESTUDANTES E PAIS, QUE MUITO LAMENTAM ESTA SITUAÇÃO.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO À CAGECE, A INSTALAÇÃO DE UM RAMAL PARA ABASTECIMENTO DE ÁGUA NO SÍTIO ZUCA BONFIM E MAIS UM RAMAL PARA O SÍTIO CARAÇO II, NA ENTRADA DE MAJORLÂNDIA.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE INSTRUMENTOS OU EQUIPAMENTOS MEDIDORES DE VELOCIDADE, NA ALTURA DO KM 62/63, DA BR-304, NA LOCALIDADE DE CÓRREGO DO RETIRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VISTAS DO PROJETO DE LEI COMPLEMENTAR N. 0004/2017 NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DO CALÇAMENTO DA RUA E TRAVESSA ESPERANÇA, NO BAIRRO PEDREGAL.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O PATROLAMENTO DAS ESTRADAS VICINAIS DA REGIÃO DE MATA FRESCA E COMUNIDADES ADJACENTES.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA E CONSTRUÇÃO DE UMA PASSAGEM MOLHADAS NA ESTRADA DE CAJUEIRO NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUBSTITUIÇÃO DE TODAS AS LÂMPADAS QUEIMADAS NAS RUAS DO ENTORNO DA FACULDADE DO VALE DO JAGUARIBE (FVJ).</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DOS CANTEIROS QUE PERFAZEM O TRIÂNGULO QUE DÁ ACESSO ÀS PRINCIPAIS PRAIAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REPOSIÇÃO DAS LÂMPADAS QUE SE ENCONTRAM QUEIMADAS NA COMUNIDADE DE VILA DA VOLTA.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REPOSIÇÃO DAS LÂMPADAS DOS REFLETORES DA QUADRA DE ESPORTES DA COMUNIDADE DE VILA DA VOLTA.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DO CALÇAMENTO E DO DIQUE DE PROTEÇÃO NOS TRECHOS QUE COMPREENDEM A RUA JOSÉ DE ALENCAR NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REPOSIÇÃO DAS LÂMPADAS DAS LOCALIDADES DE SANTA TEREZA, GIRAU, CARNAÚBAS, ASSENTAMENTO UMARI, LAGOA DA QUIXABA E LAGOA DO JUÁ, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A LOCAÇÃO DE MÁQUINAS E CAÇAMBAS PARA A ESCAVAÇÃO DO PAREDÃO DA LAGOA DE SANTA TEREZA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE DUAS ACADEMIAS POPULARES NA PRAÇA MONSENHOR BRUNO (DOS PRAZERES) NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>Caetano Neto, Dr. Sérgio Ricardo, Jocelio Gondim, Professor Mendes</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA A FIM DE DISCUTIR O PROJETO DE LEI N. 0049/2017, QUE DISPÕE SOBRE O PLANO PLURIANUAL NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA A FIM DE DISCUTIR O PROJETO DE LEI N. 0054/2017, QUE TRATA SOBRE O ORÇAMENTO DO MUNICÍPIO PARA 2018 NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DOS OBSTÁCULOS QUE IMPEDEM O ACESSO AO INÍCIO DA RUA CEL. ALEXANZITO (RUA GRANDE).</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MANUTENÇÃO DA PÁGINA OFICIAL DESTA CASA NO FACEBOOK E QUE A MESMA SEJA MANTIDA PELA MESA DIRETORA DE FORMA IMPARCIAL E  INFORMATIVA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONCESSÃO DE LICENÇA PARA TRATAR DE ASSUNTO DE INTERESSE PARTICULAR NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA A FIM DE DISCUTIR OS TRANSPORTES PÚBLICOS DE ARACATI.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>REQUER A COLOCAÇÃO DE FAIXAS DE PEDRESTRES NA RUA CEL. ALEXANZITO NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REPOSIÇÃO DAS LUMINÁRIAS QUEIMADAS DOS POSTES DO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE SALVA-VIDAS NA PRAIA DE CANOA QUEBRADA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA ESTRADA QUE DÁ ACESSO À COMUNIDADE DE PORTO DO CÉU, INICIANDO NA CE- 040.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DA SECRETARIA DE SAÚDE DO MUNICÍPIO SOBRE AS LICITAÇÕES SOBRE A CAMPANHA DAS CIRURGIAS ELETIVAS E MUTIRÃO DAS ULTRASSONOGRAFIAS NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O REORDENAMENTO DA DISTRIBUIÇÃO DE ÁGUA NA COMUNIDADE DE TABULEIRO DO CABREIRO POR PARTE DA DEFESA CIVIL NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A ILUMINAÇÃO PÚBLICA DA CE-371 NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MANUTENÇÃO DA ESTARDA QUE DÁ ACESSO À LOCALIDADE DE QUINDERÉ.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REESTRUTURAÇÃO DO CALÇAMENTO DA RUA CASTORINA PINTO NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REESTRUTURAÇÃO DO CALÇAMENTO DA RUA SALGADO FILHO NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DO CALÇAMENTO NO INÍCIO DA RUA 2 DE NOVEMBRO, NO TRECHO AO LADO DA IGREJA MATRIZ, POIS O MESMO VEM CAUSANDO VÁRIOS ACIDENTES.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA ROTATÓRIA ENTRE OS BAIRROS CACIMBA DO POVO E VILA SÃO JOSÉ, LOCAL ESTE BASTANTE TRAFEGADO PELOS MUNÍCIPES ARACATIENSES.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REPOSIÇÃO DE TODAS AS LÂMPADAS QUE SE ENCONTRAM APAGADAS NA REDE DE ILUMINAÇÃO PÚBLICA DA COMUNIDADE DE CÓRREGO DO UBARANAS.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MANUTENÇÃO DA ESTRADA QUE DÁ ACESSO À COMUNIDADE DE CAMURUPIM NO CAJUEIRO.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DO CALÇADÃO DA PRAIA DE MAJORLÂNDIA, FAZENDO A PARTE SUPERIOR SUSPENSA PARA COLOCAÇÃO DAS BARRACAS.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA QUE SEJA ORGANIZADA UMA COMISSÃO FISCALIZADORA PARA QUE A MESMA FAÇA UMA VISTORIA ÀS REAIS CONDIÇÕES DA LOCALIDADE DE CANOA QUEBRADA,</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENCAMINHADO OFÍCIO AO SR. SECRETÁRIO DE SAÚDE, CONVIDANDO-O COM URGÊNCIA PARA, EM REUNIÃO JUNTO AOS VEREADORES, PRESTAR ESCLARECIMENTOS SOBRE O FUNCIONAMENTO DA UPA.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PRESIDENTE DA MESA DIRETORA, COM BASE NO ART. 100, §4° A PRORROGAÇÃO DO PRAZO REGIMENTAL, JUNTAMENTE COM O PEDIDO DE VISTAS PARA O PROJETO DE LEI N. 054/2017, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARACATI PARA O EXERCÍCIO FINANCEIRO DE 2018, NA FORMA QUE INDICA (LOA), VISTO QUE OS ANEXOS I, II, III E IV NÃO FORAM ENVIADOS JUNTAMENTE COM O PROJETO.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REITERAÇÃO DO REQUERIMENTO N. 151/2017 DE SUA AUTORIA, QUE SOLICITA O ASFALTARNENTO DA AVENIDA DEPUTADO CAETANO GUEDES, BAIRRO CACIMBA DO POVO, COM O ALARGAMENTO DOS CANTEIROS CENTRAIS, INCLUINDO AINDA A COLOCAÇÃO DE MÁQUINAS PARA EXERCÍCIO FÍSICO E SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UM ABRIGO PARA O EMBARQUE E DESEMBARQUE DE ÔNIBUS NA CE-040 NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER UM MUTIRÃO DE LIMPEZA COM A PODA DAS ÁRVORES NO CÓRREGO DOS FERNANDES.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>REQUER A REVISÃO DA ILUMINAÇÃO PÚBLICA DA ENTRADA DA VILA SÃO RAIMUNDO DO CÓRREGO DOS FERNANDES NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Beto Bugueiro, João Eudes, Marcelo Porto</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE EXPEDIENTE À PREFEITURA MUNICIPAL DO FORTIM, PEDIDO DE DOAÇÃO ATRAVÉS DE TERMO, DE UM APARELHO DE AUTOCLAVE, PARA SER USADO NO HOSPITAL MUNICIPAL DR. EDUARDO DIAS - HMED.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A ESCAVAÇÃO DA LAGOA DA BARRAGEM DA LOCALIDADE DE TABULEIRO DO CABREIRO.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DA BARRAGEM DO CÓRREGO DOS FERNANDES.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>REQUER UMA CAÇAMBA E GARIS PARA REALIZAR A ESCAVAÇÃO DO SANGRADOURO DA COMUNIDADE DE SANTA TEREZA.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>REQUER A COLOCAÇÃO DE UM POSTE COMPLETO EM FRENTE À IGREJA CATÓLICA DA COMUNIDADE DE CARNAÚBAS.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COM URGÊNCIA A VISITA DE UM MÉDICO PARA ATENDIMENTO NA CADEIA PÚBLICA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A COLOCAÇÃO DE. PLACAS INDICATIVAS COM OS NOMES DAS LOCALIDADES E ACESSO AOS DISTRITOS E DEMAIS INTERIORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MANUTENÇÃO E REFORMA DA QUADRA DE ESPORTE DA LOCALIDADE DE SANTA TEREZA.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA REALIZADA UMA CAMPANHA NO ÂMBITO MUNICIPAL EM DIVERSOS LOCAIS COMO ESCOLAS, IGREJAS E DEMAIS ESTABELECIMENTOS QUE POSSUAM GRANDE QUANTIDADE DE PESSOAS.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A TERRAPLANAGEM DA ESTRADA QUE DÁ ACESSO À LOCALIDADE DA BEIRADA.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>Caetano Neto, Professor Mendes</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AS PLANILHAS DE RELAÇÃO NOMINAL E COM VALORES CORRIGIDOS E RECEBIDOS PELO MUNICÍPIO, DOS SERVIDORES QUE IRÃO RECEBER O PRECATÓRIO DO FUNDEF.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUBSTITUIÇÃO DE DOIS QUADROS DE ENERGIA QUE SE ENCONTRAM COM FIAÇÃO EXPOSTA, NA QUADRA DE ESPORTES DA PRAÇA MAJOR BRUNO FIGUEIREDO, EM MAJORLÂNDIA, VISTO QUE ENCONTRA-SE PRÓXIMO À UMA ESCOLA, O QUE COLOCA EM RISCO A VIDA DE INÚMERAS CRIANÇAS QUE ALI TRANSITAM.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUBSTITUIÇÃO DE TODAS AS LÂMPADAS QUE SE ENCONTRAM QUEIMADAS NA REDE DE ILUMINAÇÃO PÚBLICA DA LOCALIDADE DE VARZINHA.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO E CONTINUIDADE DO CALÇAMENTO NO DIQUE, NO TRECHO QUE COMPREENDE A RUA JOSÉ DE ALENCAR À BR, POIS SE ENCONTRA COM MUITAS PEDRAS SOLTAS E UM TRECHO AINDA COM PIÇARRA.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PERFURAÇÃO DE TODAS AS LAGOAS DO MUNICÍPIO, VISTO QUE SE TRATA DE UMA ÉPOCA IDEAL PARA ESSE APROFUNDAMENTO, ONDE GARANTIRÁ RESERVA DE ÁGUA DAS CHUVAS.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA E MANUTENÇÃO DAS RUAS DA LOCALIDADE DE PEDRA REDONDA, VISTO QUE NO PRÓXIMO DIA 30 DE NOVEMBRO A COMUNIDADE COMEMORA 25 ANOS DA FESTA DA PADROEIRA, NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ELABORADO UM CRONOGRAMA PARA REGULARIZAR O ABASTECIMENTO DE ÁGUA COM CARROS-PIPAS NAS LOCALIDADES DE MUTAMBA, ALBUQUERQUE E SÍTIO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REATIVAÇÃO DO POSTO DE SAÚDE DA COMUNIDADE DE CANAVIEIRA.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DO CALÇAMENTO, JUNTO COM A DRENAGEM DE ÁGUAS PLUVIAIS DA RUA CÔNEGO JOÃO PAULO, PRÓXIMO À RUA DUQUE DE CAXIAS.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A AMPLIAÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA DA LOCALIDADE DA BEIRADA, COMO TAMBÉM A  SUBSTITUIÇÃO DE LUMINÁRIAS QUE SE ENCONTRAM QUEIMADAS, POIS A MESMA SE ENCONTRA TOTALMENTE SEM VISIBILIDADE DURANTE A NOITE.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MANUTENÇÃO DA ESTRADA QUE DÁ ACESSO À LOCALIDADE DE CANAPUM.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA CONCEDIDO O CERTIFICADO DE MÉRITO ARTISTICO E CULTURAL DE ARACATI AOS ARTISTAS MUSICAIS DE ARACATI, EM RECONHECIMENTO .À SUA CONTRIBUIÇÃO COM A ARTE E CULTURA AO LONGO DESSAS DÉCADAS NO MUNICÍPIO DE ARACATI.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>REQUER O ATENDIMENTO DOS POSTOS DE SAÚDE NAS LOCALIDADES DE QUINDERÉ, TANQUE SALGADO E MORRINHOS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA INTEGRALMENTE O PROJETO DE LEI N. 0004/2017 QUE "DISPÕE SOBRE A OBRIGATORIEDADE DOS HOSPITAIS PÚBLICOS, POSTOS DER SAÚDE, POLICLÍNICAS, UNIDADES DE ATENDIMENTO DE URGÊNCIA E EMERGÊNCIA E CENTRO ESTADUAL DE ODONTOLOGIA, NO ÂMBITO DO MUNICÍPIO DE ARACATI A DISPONIBILIZAR AO PÚBLICO A ESCALA DE MÉDICOS E DENTISTAS", DE AUTORIA DO VEREADOR CAETANO NETO.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA INTEGRALMENTE O PROJETO DE LEI N. 0024/2017 DE AUTORIA DO VEREADOR CAETANO GUEDES, QUE: "DISPÕE SOBRE A FIXAÇÃO DE INFORMAÇÕES NOS ESTABELECIMENTOS DE SAÚDE PÚBLICA MUNICIPAL, NA FORMA QUE INDICA."</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE DISPOSITIVOS DO PROJETO DE LEI N. 0028/2017 NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE O PROJETO DE LEI N. 0019/2017 NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE O PROJETO DE LEI COMPLEMENTAR N. 0003/2017, NOTADAMENTE A MATÉRIA DA EMENDA SUPRESSIVA N. 0003/2017 NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA DISPOSITIVOS DO PROJETO DE LEI N. 0040/2017 NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA NA ÍNTEGRA O PROJETO DE LEI N. 0048/2017 NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE O PROJETO DE LEI COMPLEMENTAR N. 0004/2017 NA FORMA QUE INDICA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3844,68 +3844,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H322"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>