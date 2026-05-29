--- v0 (2025-12-12)
+++ v1 (2026-05-29)
@@ -54,288 +54,288 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Michelson Bernardes</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/</t>
+    <t>http://sapl.aracati.ce.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DOS ESPAÇOS FABLABS NO ÂMBITO DO MUNICÍPIO DE ARACATI, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Marcelo Porto</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/929/929_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTA AS OUVIDORIAS 24 HORAS NAS UNIDADES DE SAÚDE DO MUNICÍPIO DE ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Professor Mendes</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZA A AQUISIÇÃO BANDEIRAS OFICIAIS DO MUNICÍPIO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1019/1019_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZADO JUNTO A SECRETARIA DE DESENVOLVIMENTO AGRÁRIO E RECURSOS HÍDRICOS A AQUISIÇÃO DE MUDAS E SEMENTES DA ARVORE DENOMINADA "CROTALARIA" PARA DISTRIBUIÇÃO NAS RESIDÊNCIAS DO MUNICÍPIO PELOS AGENTES COMUNITÁRIOS DE SAÚDE, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
   <si>
     <t>Beto Bugueiro</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADA MOÇÃO DE CONGRATULAÇÃO AO SR. LUIZ CLÁUDIO DA SILVA SANTOS, PELO SERVIÇO PRESTADO NA RECONSTRUÇÃO DO SÍMBOLO DA MEIA LUA E ESTRELA DA PRAIA DE CANOA QUEBRADA.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Kaka</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE CONGRATULAÇÕES AO SR. FERNANDO JOSÉ BATISTA DA COSTA, CONHECIDO COMO "FERNANDO DA ACADEMIA", PELA CONQUISTA DO 4º LUGAR NO CAMPEONATO INTERNACIONAL NPC CONTEST, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Dr. Alexandre</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/832/832_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE MOÇÃO DE CONGRATULAÇÕES AOS SRS. ADVOGADOS RECÉM FORMADOS PELA FACULDADE DO VALE DO JAGUARIBE - FVJ, PARABENIZANDO-OS PELO RECEBIMENTO DA CARTEIRINHA DA OAB, NO DIA 9 DE MAIO DO CORRENTE ANO, NO AUDITÓRIO DA FVJ.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Dr. Sérgio Ricardo</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE CONGRATULAÇÕES AOS AGENTES DE ENDEMIAS POR OCASIÃO DA COMEMORAÇÃO DO DIA 1º DE SETEMBRO.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/981/981_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/981/981_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE CONGRATULAÇÕES AO NAVEGANTES ESPORTE CLUBE NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Dr. Valdy</t>
   </si>
   <si>
     <t>REQUER À ESCOLA DE SAMBA GRES ESTAÇÃO PRIMEIRA DE MANGUEIRA PELA EXALTAÇÃO AO DRAGÃO DO MAR, FILHO DE ARACATI, EM SEU SAMBA ENREDO DE 2019, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Tácito Forte</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE CONGRATULAÇÕES PELA PASSAGEM DO CENTENÁRIO DA FUNDAÇÃO E PELA BRILHANTE CONQUISTA DO ACESSO À SÉRIA A DO CAMPEONATO BRASILEIRO.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE CONGRATULAÇÕES AOS BUGUEIROS DE CANOA QUEBRADA PELAS PRIMEIRAS COLOCAÇÕES NO 1º EVENTO NORTE/NORDESTE DE BUGGY.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>MOP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADA MOÇÃO DE CONGRATULAÇÃO À FAMÍLIA ENLUTADA E À COMUNIDADE CIENTÍFICA BRITÂNICA E MUNDIAL, PELO FALECIMENTO DO FÍSICO E COSMÓLOGO BRITÂNICO STEPHEN HAWKING, NO DIA 14 DE MARÇO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>Ivan Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/830/830_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE MOÇÃO DE PESAR À FAMÍLIA ENLUTADA DO SR. RAIMUNDO MOREIRA SOBRINHO, PELO SEU FALECIMENTO OCORRIDO NO DIA 10 DO CORRENTE MÊS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/831/831_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE MOÇÃO DE PESAR À FAMÍLIA ENLUTADA DA SRA. FRANCISCA AMÉLIA RABELO, PELO SEU FALECIMENTO OCORRIDO NO DIA 08 DO CORRENTE MÊS, EM FORTALEZA,</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE PESAR À FAMÍLIA ENLUTADA DO SR. FRANCISCO DE ASSIS EMÍDIO.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Ilda</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/871/871_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE PESAR À FAMÍLIA ENLUTADA. DO SR. RODOLFO PINHEIRO, PELO SEU FALECIMENTO OCORRIDO NO PRESENTE DIA, EM FORTALEZA.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE PESAR À FAMÍLIA ENLUTADA DO SR. JOSÉ PONCIANO FILHO, CONHECIDO COMO ZÉ MILTON PELO SEU FALECIMENTO OCOCRRIDO NO DIA 18 DE SETEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>João Eudes</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE PESAR À FAMÍLIA ENLUTADA DA JOVEM LAUANNE LOPES DA SILVA, PELO SEU FALECIMENTO OCORRIDO NO DIA 13 DO CORRENTE MÊS EM FORTALEZA.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/999/999_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/999/999_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE VOTOS DE PESAR À FAMÍLIA ENLUTADA DA SRA. AGRIPINA DOS SANTOS FREIRE, PELO SEU FALECIMENTO OCORRIDO NO DIA 19 DE OUTUBRO DESTE.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ ARACATIENSE À ILMA. SRA. ASSUNTA SANNINO (SUSY) – EMPRESÁRIA NO RAMO IMOBILIÁRIO E TURÍSTICO.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>Marcos Monteiro</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO OFICIAL DA RUA COM INÍCIO NA RUA JOAQUIM PONCIANO ATÉ O TERRENO DO SR. JOSÉ JAIR DE SOUZA, NO BAIRRO NOSSA SENHORA DE FÁTIMA. (RUA NELY FALCÃO DE SOUZA)</t>
   </si>
@@ -381,1148 +381,1148 @@
   <si>
     <t>16</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE AO SR. JÚLIO REBOUÇAS DE FREITAS - POLICIAL RODOVIÁRIO FEDERAL.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE AO EXMO. SR. ROBÉRIO MAIA DE OLIVEIRA - JUIZ TITULAR DA VARA DO TRABALHO DE ARACATI-CE.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA DENOMINAÇÃO DA PRAÇA DA ESPERANÇA, SITUADA NA TRAVESSA MARECHAL DEODORO, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/890/890_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ ARACATIENSE À ILMA. SRA. MARIA DÉLIA PORTO GONDIM - PROFESSORA, POETISA, ESCRITORA, MEMBRO DA ACADEMIA ARACATIENSE DE LETRAS.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/914/914_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE AVENIDA ARMANDO PRAÇA, A RUA ARMANDO PRAÇA, SITUADA NO BAIRRO VÁRZEA DA MATRIZ.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/919/919_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE AVENIDA BENI CARVALHO, A RUA BENI CARVALHO, SITUADA NO BAIRRO NOSSA SENHORA DE LOURDES.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO OFICIAL DA RUA QUE DÁ ACESSO À ESCOLA DA COMUNIDADE DO SÍTIO BEIRADA.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/979/979_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/979/979_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO . DE CIDADÃO ARACATIENSE AO LIMO. SR. MAIKEL HERNAN ARRIOLA GAMARRA MÉDICO.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Ilda, João Eudes, Marcos Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/995/995_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/995/995_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO OFICIAL DA QUADRA DE ESPORTES DO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1001/1001_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1001/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ ARACATIENSE À LIMA. SRA. ANA CARTA LUNA RAMOS ARTICULADORA DO ESCRITÓRIO REGIONAL LITORAL LESTE - SEBRAE ARACATI.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Ricardo Sales</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DE ARACATI AO ILMO. SR. DR. JOSÉ JÚLIO DA PONTE NETO - PROFESSOR.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE AO ILMI. SR. DR. JOSÉ CÂNDIDO LUSTOSA BITTENCOURT DE ALBUQUERQUE - PROFESSOR.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE AO ILMO. SR. DR. THIAGO ALVES HENRIQUE DA COSTA - MEMBRO DA ASSOCIAÇÃO CEARENSE DE ADVOGADOS CRIMINALISTAS.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE AO ILMO. SR. DR. EMANOEL NAZARENO MENEZES COSTA - ADVOGADO.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE AO ILMO. SR. DR. RICARDO VALENTE FILHO - PRESIDENTE DO CONSELHO DE DEFESA POLICIAL.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA PRAÇA DO BAIRRO CAMPO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE AO LIMO. SR. JOSÉ MAGELA SILVA.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ARACATIENSE AO LIMO. SR. OSCAR ANTONIO DELLA SANTA (VULGO ÍNDIO).</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à LOM</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ART. 26 DA LEI N° 02/90 (LEI ORGÂNICA MUNICIPAL).</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Bismarck Costa Lima Pinheiro Maia</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/962/962_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA OS CARGOS DE MAESTRO DA BANDA MUNICIPAL, BEM COMO DE PRESIDENTE DO TEATRO MUNICIPAL FRANCISCA CLOTILDE NA ESTRUTURA ORGANIZACIONAL DA SECRETARIA MUNICIPAL DE TURISMO E CULTURA DO MUNICÍPIO DO ARACATI, ESTADO DO CEARÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/963/963_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR 03/2017 QUE TRATA DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DO ARACATI-CE E PROVIDÊNCIAS._x000D_
 DÁ OUTRAS</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/774/774_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS DA LEI COMPLEMENTAR Nº 011/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA DA SECRETARIA DE FINANÇAS DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/964/964_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE NO PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DO PODER EXECUTIVO MUNICIPAL, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/907/907_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCEDIMENTOS, CRITÉRIOS, PARÂMETROS E CUSTOS APLICADOS AOS PROCESSOS DE LICENCIAMENTO, ISENÇÃO E AUTORIZAÇÃO AMBIENTAL NO ÂMBITO DO INSTITUTO DE QUALIDADE DO MEIO AMBIENTE DE ARACATI (IQUANA), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/908/908_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA E ALTERA DISPOSITIVOS À LEI COMPLEMENTAR N. 006/2017, QUE CRIOU O INSTITUTO DE QUALIDADE DO MEIO AMBIENTE DO MUNICÍPIO DE ARACATI (IQUANA), MODIFICANDO A SUA ESTRUTURA ADMINISTRATIVA, CRIANDO CARGOS, ATRIBUINDO-LHES AS ATIVIDADES DE CONTROLE URBANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>Andrei Freire, Beto Bugueiro, Dr. Sérgio Ricardo, Dr. Valdy, Ilda, Janete de Santa Tereza, João Eudes, Marcos Monteiro, Ricardo Sales, Roberta Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1035/1035_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1035/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O SISTEMA MUNICIPAL DE CONTROLE URBANÍSTICO E AMBIENTAL DO ARACATI, ALTERANDO AS LEIS COMPLEMENTARES N. 003/2017, 005/2017 E 006/2017 NA FORMA QUE INDICA, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/953/953_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRIBUI À ESCOLA DE ENSINO FUNDAMENTAL EM TEMPO INTEGRAL DO BAIRRO FARIAS BRITO EM ARACATI, SITUADA À RUA TEÓFILO PINTO, S/N, O NOME DE ESCOLA DE ENSINO FUNDAMENTAL EM TEMPO INTEGRAL DARCY RIBEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/954/954_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL DO ARACATI, ESTADO DO CEARÁ, A AUSENTAR-SE DO MUNICÍPIO, PARA A REALIZAÇÃO DE VIAGEM AO EXTERIOR, NO PERÍODO DE 14 DE FEVEREIRO À 02 DE MARÇO DO ANO CORRENTE, NOS TERMOS QUE ESPECIFICA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/955/955_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO EFETIVO, NO ÂMBITO DO INSTITUTO DE QUALIDADE AMBIENTAL DO MUNICÍPIO DO ARACATI - IQUAMA E DÁ  OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/956/956_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A GRANDE ARENA DO CARNAVAL DO ARACATI 2018 E A ARENA DO CARNAVAL DE PRAIA DO ARACATI 2018, INSTITUI ÁREA DE RESTRIÇÃO COMERCIAL._x000D_
 MUNICÍPIO DO ARACATI, ESTADO DO_x000D_
 CEARÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/946/946_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO VIGENTE ORÇAMENTO DA SEGURIDADE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/957/957_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/957/957_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO À ASSOCIAÇÃO BENEFICENTE FONTES DE ÁGUAS VIVAS (ABFAV), NA FORMA QUE INDICA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/958/958_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/958/958_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO À CASA DE RECUPERAÇÃO RESGATE DE VIDAS, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/951/951_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO À CASA DE RECUPERAÇÃO E REABILITAÇÃO VERBO SEMEANDO DEUS, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/952/952_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO V DO ART. 41 DA LEI N. 256/2016, AO § 12 DO ART. 44 DA LEI N° 256/2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>INSTITUI OS JOGOS ESCOLARES NO ÂMBITO DO MUNICÍPIO DE ARACATI.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>OFICIALIZA A DATA DE ANIVERSÁRIO DA PRAIA DE CANOA QUEBRADA A SE REALIZAR EM 15 DE ABRIL DE CADA ANO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/772/772_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CENTRO DE EDUCAÇÃO, CULTURA, CIDADANIA E EVENTOS  DO ARACATI/CE, ORA INTITULADO “ARACATI CLUBE – CENTRO FR EDUCAÇÃO E CULTURA”, SITUADO À RUA CORONEL ALEXANZITO, Nº 378, CENTRO, ARACATI-CE, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/773/773_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DO SALÁRIO MÍNIMO COMO PISO DOS VENCIMENTOS, E SALÁRIOS DOS SERVIDORES E PENSIONISTAS DO MUNICÍPIO DE ARACATI, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/950/950_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/950/950_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA O POSTO DE SAÚDE DO BAIRRO VÁRZEA DA MATRIZ EM ARACATI, SITUADO À RUA ERIBERTO CAVALCANTE PORTO, S/N, "POSTO DE SAÚDE CARLOS ALBERTO NASCIMENTO NOGUEIRA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/949/949_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESTINAR RECURSOS PARA PAGAMENTO DE DESPESAS, COMO PREMIAÇÃO NA FORMA QUE MENCIONA, ATRAVÉS DA SECRETARIA DE TURISMO E CULTURA E DA SECRETARIA DE ESPORTE, E DÁ OUTROS PROVIMENTOS.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/872/872_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2019 NA FORMA QUE INDICA. (COM 15 EMENDAS)</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/947/947_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO À ASSOCIAÇÃO DE PROTEÇÃO AOS ANIMAIS DO ARACATI/CE - APADA.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 366, DE 18 DE DEZEMBRO DE 2017 NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A FIXAÇÃO DE PLACAS INFORMANDO SER PROIBIDA A HOSPEDAGEM DE CRIANÇA OU ADOLESCENTE, SALVO DE AUTORIZADO OU ACOMPANHADO DE SEUS PAIS OU RESPONSÁVEIS EM HOTÉIS, MOTÉIS, POUSADAS, PENSÕES E ESTABELECIMENTOS CONGÊNERES, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE FOGOS DE ARTIFÍCIO SILENCIOSOS EM EVENTOS ELEITORAIS E OFICIAIS DO MUNICÍPIO DE ARACATI, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DETERMINAÇÃO DE PRIORIDADE DE ATENDIMENTO, PARA PESSOAS QUE REALIZAM TRATAMENTO DE QUIMIOTERAPIA, RADIOTERAPIA, HEMODIÁLISE OU UTILIZEM BOLSA DE COLOSTOMIA, NA CIDADE DE ARACATI.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/948/948_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE O REGIME JURÍDICO DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE A ENDEMIAS DO MUNICÍPIO DO ARACATI, ESTADO DO CEARÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES A SEREM BUSCADAS QUANDO DA INSTITUIÇÃO DE UMA POLÍTICA MUNICIPAL DE ACOLHIMENTO HUMANIZADO DA ATENÇÃO E GESTÃO DO SISTEMA ÚNICO DE SAÚDE NO MUNICÍPIO DE ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/959/959_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS BÁSICOS DOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DO ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/834/834_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O ÍNDICE A SER APLICADO NA REVISÃO ANUAL DOS SERVIDORES MUNICIPAIS EFETIVOS, ATIVOS, APOSENTADOS E PENSIONISTAS NO MUNICÍPIO DE ARACATI, NA FORMA QUE INDICA E DÁ OUTRAS PROVDÊNCIAS.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/877/877_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 21 DA LEI N. 351/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/878/878_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A DELEGAR A PRESTAÇÃO DOS SERVIÇOS PÚBLICOS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO NAS LOCALIDADES DE PEQUENO PORTE DO MUNICÍPIO DO ARACATI /CEARÁ AO SISTEMA INTEGRADO DE SANEAMENTO RURAL DA BACIA HIDROGRÁFICA DO BAIXO E MÉDIO_x000D_
 JAGUARIBE - SISAR BBJ E SUAS ASSOCIAÇÕES FILLADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/879/879_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCEDIMENTOS E CRITÉRIOS, PARÂMETROS E CUSTOS APLICADOS AOS PROCESSOS DE LICENCIAMENTO, ISENÇÃO E AUTORIZAÇÃO AMBIENTAL NO ÂMBITO DO INSTITUTO DE QUALIDADE DO MEIO AMBIENTE DE ARACATI (IQUAMA), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/880/880_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A UTILIZAÇÃO, A QUEIMA E A SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIOS, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITOS SONORO RUIDOSO NO MUNICÍPIO DE ARACATI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/881/881_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE FORMAÇÃO E CAPACITAÇÃO DA GUARDA MUNICIPAL DE ARACATI/CE, NOS TERMOS DO ART. 12 DA LEI FEDERAL N. 13.022, DE 08 DE AGOSTO DE 2014 (ESTATUTO GERAL DAS GUARDAS MUNICIPAIS), LEI N. 13.675, DE 11 DE JUNHO DE 2018, ART. 1º E SEGUINTES QUE INSTITUIU O SISTEMA ÚNICO DE SEGURANÇA PÚBLICA - SUSP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/894/894_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/960/960_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 1º DO ARTIGO 3º DA LEI Nº 361, DE 5 DE DEZEMBRO DE 2017, QUE DISPÕE SOBRE O ESTÁGIO DE ESTUDANTES E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/961/961_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEGALIZAÇÃO E FISCALIZAÇÃO DO SERVIÇO DE TRANSPORTE INDIVIDUAL OU COLETIVO DE PASSAGEIROS EM TODO MUNICÍPIO DO ARACATI-CE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/930/930_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 19 DA LEI MUNICIPAL N. 266/2016, QUE DISPÕE SOBRE A COMPOSIÇÃO DO CONSELHO MUNICIPAL DE ECONOMIA SOLIDÁRIA NO MUNICÍPIO DO ARACATI.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/936/936_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 071/2013, BEM COMO, DA  CRIAÇÃO DO PLANO DE AMORTIZAÇÃO DO DÉFICIT ATUARIAL DO RPPS DO MUNICÍPIO DE ARACATI/CE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/938/938_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO O REGISTRO DE VIOLÊNCIA CONTRA A MULHER NO PRONTUÁRIO DE ATENDIMENTO MÉDICO NO ÂMBITO DO MUNICÍPIO DE ARACATI, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/937/937_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CENTRO DE FORMAÇÃO E CAPACITAÇÃO DA GUARDA MUNICIPAL DO ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/933/933_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA BAIRRO SAUDÁVEL NO MUNICÍPIO DE ARACATI NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/905/905_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 230/2016 QUE DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/906/906_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRIBUI À QUADRA ESPORTIVA SITUADA NO BAIRRO DO CÓRREGO DOS RODRIGUES EM ARACATI O NOME DE FRANCISCO DE ASSIS NOGUEIRA DA COSTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/904/904_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO QUE TODAS AS FASES DE CONCURSO PÚBLICO DOS PODERES PÚBLICOS MUNICIPAIS DE ARACATI SEJAM REALIZADOS NO ÂMBITO DO MUNICÍPIO DE ARACATI, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/939/939_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA BAIRRO EMPREENDEDOR NO ÂMBITO DO MUNICÍPIO DE ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/940/940_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SEMANA DO EMPREENDEDORISMO NAS ESCOLAS MUNICIPAIS DE ARACATI/CE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/966/966_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ALIMENTAÇÃO DIFERENCIADA PARA CRIANÇAS DIABÉTICAS, HIPERTENSAS, INTOLERANTES À LACTOSE E CELÍACAS NA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Maria Denise Rocha Menezes (Em Exercício)</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/970/970_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ARACATI PARA O EXERCÍCIO FINANCEIRO DE 2019. (COM EMENDAS)</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/982/982_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/982/982_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ELEVAÇÃO DO LIMITE PARA REMANEJAMENTO, TRANSPOSIÇÃO E TRANSFERÊNCIA DE DOTAÇÕES ORÇAMENTÁRIAS CONSTANTE DA LEI ORÇAMENTÁRIA ANUAL DE 2018, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Caetano Neto</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/994/994_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/994/994_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ESCOLA SAUDÁVEL NO ÂMBITO DO MUNICÍPIO DE ARACATI, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1000/1000_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1000/1000_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA DA SECRETARIA DE ESPORTE E LAZER, CONTIDA NA LEI COMPLEMENTAR MUNICIPAL Nº 003/2017, CRIA CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>É CONSIDERADA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CRISTÃ BENEFICENTE.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE COMO ÁREA DE ESTACIONAMENTO DE CURTA DURAÇÃO, AS VIAS DEMARCADAS PRÓXIMAS ÀS FARMÁCIAS, HOSPITAIS E PADARIAS NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A EXIGÊNCIA DE FICHA LIMPA PARA NOMEAÇÃO NOS CARGOS COMISSIONADOS EXISTENTES NOS ÓRGÃOS DOS PODERES EXECUTIVO E LEGISLATIVO MUNICIPAL, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CORTE DOS SERVIÇOS DE FORNECIMENTO DE ENERGIA ELÉTRICA E ACUA NO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 8º, INCISO I DA LEI Nº 409/18 - LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO DE 2019, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PREFERENCIAL DE PESSOAS COM ESPECTRO AUTISTA, EM ESTABELECIMENTOS COMERCIAIS, DE SERVIÇOS E SIMILARES NO MUNICÍPIO DE ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1034/1034_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1034/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MODERNIZAÇÃO DO SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS EM VEÍCULOS TIPO TÁXI, PARA TRANSPORTE INDIVIDUAL DE PASSAGEIROS, NO MUNICÍPIO DE ARACATI-CE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1033/1033_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1033/1033_texto_integral.pdf</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/820/820_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTS. 183 § 1º, ART. 224 E ART. 225 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ARACATI.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/903/903_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE SOBRE A REMUNERAÇÃO DOS VEREADORES AFASTADOS POR DECISÃO JUDICIAL DO PROCESSO DE N. 14512-11.2018..8.06.00350/0, EM TRÂMITE NA 2ª VARA DESTA COMARCA.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Comissão de Turismo, Meio Ambiente, Cultura e Patrimônio His</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2018/833/pr_03-2018.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2018/833/pr_03-2018.pdf</t>
   </si>
   <si>
     <t>DISTITUI OS MEMBROS DA MESA DIRETORA ELEITA PARA O BIÊNIO 2017/2018 NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/896/896_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 44 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/897/897_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPÍTULO V, O TÍTULO E A REDAÇÃO DOS ARTS. 316 E 317 DO REGIMENTO INTERNO (RESOLUÇÃO N° 002/2000), NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/898/898_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES EFETIVOS DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/945/945_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DO TÍTULO IX-A AO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ARACATI, QUE TRATA SOBRE A CONVOCAÇÃO DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS E SERVIDORES PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/753/753_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REPOSIÇÃO DE TODAS AS LÂMPADAS QUE SE ENCONTRAM QUEIMADAS NA REDE DE ILUMINAÇÃO PÚBLICA DA RUA HILTON GONDIM BANDEIRA, NO BAIRRO ATERRO, GARANTINDO MAIS SEGURANÇA DOS QUE TRANSITAM PELO LOCAL.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/754/754_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DO CALÇAMENTO NO CRUZAMENTO ENTRE AS RUAS ALEXANDRE LIMA E ARMANDO PRAÇA, POR TRÁS DO ESTÁDIO MUNICIPAL, POIS LÁ SE ENCONTRA UM GRANDE BURACO, CAUSANDO GRANDES TRANSTORNOS À POPULAÇÃO.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/755/755_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DO CALÇAMENTO EM TODA A EXTENSÃO DA RUA RUI BARBOSA.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>Janete de Santa Tereza</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA, A PODA DAS ÁRVORES E A PINTURA DA RUA PRINCIPAL DO CÓRREGO DOS FERNANDES NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>Beto Bugueiro, Marcos Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/757/757_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O REPARO DA PAVIMENTAÇÃO DA PRAIA DE CANOA QUEBRADA, PRINCIPALMENTE NO TRECHO QUE DÁ ACESSO AO ESTEVÃO.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>Andrei Freire</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/758/758_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA ESTRADA QUE DÁ ACESSO À COMUNIDADE DO CARAÇO, ATENDENDO A INÚMERAS SOLICITAÇÕES DOS MORADORES QUE ESTÃO COM DIFICULDADES DE SE DESLOCAREM ÀS SUAS CASAS.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/759/759_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A ILUMINAÇÃO DO CAMPO URUBUZÃO, EM MAJORLÂNDIA, POSSIBILITANDO A SUA UTILIZAÇÃO DURANTE A NOITE COMO UMA ÁREA DE LAZER PARA A COMUNIDADE.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>SOLICITA AO GOVERNO MUNICIPAL A INSTALAÇÃO DE EQUIPAMENTOS DE ACADEMIA AO AR LIVRE, NA COMUNIDADE DO OUTEIRO, PRÓXIMO À QUADRA DE ESPORTES.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>SOLICITA AO GOVERNO MUNICIPAL A INSTALAÇÃO DE EQUIPAMENTOS DE ACADEMIA AO AR LIVRE, NA COMUNIDADE DE CAJAZEIRAS, PRÓXIMO À QUADRA DE ESPORTES.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/779/779_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO GOVERNO MUNICIPAL A INSTALAÇÃO DE EQUIPAMENTOS DE ACADEMIA AO AR LIVRE NA SEDE DESTE MUNICÍPIO, NO BAIRRO FARIAS BRITO. </t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>SOLICITA À SEINFRA A AMPLIAÇÃO DA REDE ELÉTRICA DA COMUNIDADE DA VILA DA VOLTA, INICIANDO NA CE-040 ATÉ A LOCALIDADE.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>SOLICITA À SEINFRA A DRENAGEM E PAVIMENTAÇÃO DA TRAV. BARÃO DE MESSEJANA, PRINCIPALMENTE NOS TRECHOS PRÓXIMO À ACADEMIA DE FERNANDO E NO CRUZAMENTO COM RUA AGAPITO DOS SANTOS.</t>
   </si>
   <si>
     <t>767</t>
   </si>
@@ -1571,51 +1571,51 @@
   <si>
     <t>770</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>SOLICITA À SEINFRA A CONSTRUÇÃO DE CALÇAMENTO DAS TRAVESSAS DA VILA SÃO RAFAEL.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>SOLICITA AINDA A PASSAGEM DE MÁQUINA PATROL NAS RUAS DO BAIRRO PREFEITO ARMANDO ROCHA (VILA GREGA).</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/822/822_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DE VIAS DE ACESSO À COMUNIDADE DA VILA DA VOLTA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>SOLICITA AO GOVERNO MUNICIPAL JUNTO AO GOVERNO DO ESTADO A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA PRAÇA DA LOCALIDADE DE SÃO CHICO.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA À SEINFRA COM URGÊNCIA A SOLICITAÇÃO DO ASFALTO PARA A TRAVESSA FELISMINO FILHO. </t>
   </si>
   <si>
     <t>785</t>
   </si>
@@ -1655,411 +1655,411 @@
   <si>
     <t>789</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA À SEINFRA A TERRAPLANAGEM COM A PATROL NA ESTRADA QUE DÁ ACESSO À LOCALIDADE DO CAMURUPIM. </t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO E CONSERVAÇÃO DA ESTRADA QUE DÁ ACESSO À LOCALIDADE DE VARZINHA.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/797/797_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUBSTITUIÇÃO DE TODAS AS LÂMPADAS QUE SE ENCONTRAM QUEIMADAS NA REDE DE ILUMINAÇÃO PÚBLICA DAS LOCALIDADES DO CAJUEIRO E CAMURUPIM.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO MUNICIPAL, QUE ENVIE A ESTA CASA LEGISLATIVA, PROJETO DE LEI, COM BASE NA LEI N° 347/2017, DE 16 DE OUTUBRO DE 2017, RENOVANDO A CONCESSÃO DE SUBVENÇÃO À ASSOCIAÇÃO DE PROTEÇÃO AOS ANIMAIS – APADA, COM DATA RETROATIVA À 1° DE JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>Caetano Neto, Dr. Sérgio Ricardo, Marcelo Porto</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO SR. PREFEITO MUNICIPAL, QUE ENVIE A ESTA CASA LEGISLATIVA, PROJETO DE LEI, DE ACORDO COM O QUE DISPÕE O ART. 54 DA LEI N° 420/2011, MODIFICADO PELA LEI N° 433/2012, QUE TRATA DAS VANTAGENS PESSOAIS, TENDO COMO REFERÊNCIA O INPC/IBGE RETROATIVO A FEVEREIRO DE 2018, BEM COMO A JUSTIFICATIVA DO NÃO ENVIO ATÉ O PRESENTE MOMENTO. </t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>SOLICITA À SEINFRA A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NAS COMUNIDADES DA PRISCILIA E DO QUINDERÉ.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>Caetano Neto, Dr. Sérgio Ricardo, Jocelio Gondim, Marcelo Porto, Professor Mendes</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO SR. PREFEITO MUNICIPAL, QUE SEJA REENVIADO À ESTA CASA LEGISLATIVA, EM REGIME DE URGÊNCIA, O PROJETO DE LEI N° 095/2018, COM ALTERAÇÃO NO SEU ART. 2°, ALTERANDO O PERCENTUAL DE REAJUSTE AOS PROFISSIONAIS DO MAGISTÉRIO PARA 9,81% (NOVE VÍRGULA OITENTA E UM POR CENTO). </t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/807/807_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PACIMENTAÇÃO ASFÁLTICA DA RUA VISCO DO JAGUARIBE.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>REQUER A REFORMA DO MURO DA ESCOLA ANTONIETA CALS NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/811/811_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DO CALÇAMENTO DA RUA ZACARIAS SOARES, NO BAIRO VÁRZEA DA MATRIZ.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/812/812_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA PRAÇA DO BAIRRO FARIAS BRITO NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DO TELHADO DA ESCOLA ANTONIETA CALS, EM MAJORLÂNDIA.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>REQUER A CONTRUÇÃO DE UM GINÁSIO POLIESPORTIVO NA COMUNIDADE DE MAJORLÂNDIA.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/823/823_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA COMPLETA, INCLUINDO A DRENAGEM, DA ESTRADA QUE LIGA AS LOCALIDADES DE CACIMBA FUNDA À TANQUE DO LIMA.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/824/824_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONCLUSÃO DA REDE DE ILUMINAÇÃO PÚBLICA DA LOCALIDADE DE CACIMBA FUNDA À TANQUE DO LIMA.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>SOLICITA À SEINFRA A PODA E A CAPINAÇÃO DA TRAVESSA CARLOS KRAMER (MAREZINHA) NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>REQUER O RETORNO DO ATENDIMENTO DA EQUIPE DO PSF DA COMUNIDADE DE CANAVIEIRA, POIS ESTÁ SEM ATENDIMENTO MÉDICO HÁ 1 ANO E TRÊS MESES.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>REQUER A CONTRATAÇÃO DE UM AGENTE COMUNITÁRIO DE SAÚDE A FIM DE ATENDER À POPULAÇÃO DA COMUNIDADE DE CANAVIEIRA.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UM ABRIGO PARA TAXISTAS CREDENCIADOS NO TERMINAL RODOVIÁRIO FRANCISCO DE ASSIS NOGUEIRA, NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UM ABRIGO PARA TAXISTAS CREDENCIADOS NA PRAIA DA CANOA QUEBRADA.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/803/803_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DOS BANHEIROS PÚBLICOS DE CANOA QUEBRADA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/804/804_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONTRATAÇÃO DE UM MÉDICO PARA O POSTO DE SAÚDE DE CANOA QUEBRADA.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/799/799_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A COLOCAÇÃO DE UM CONTAINER DE LIXO PARA A COMUNIDADE DA RUA BRISA DO JAGUARIBE.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/826/826_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A DRENAGEM DAS RUAS DA VILA ISAURA, PRINCIPALMENTE NO TRECHO EM FRENTE À RESIDÊNCIA DO SR. RICARDO - FUNCIONÁRIO PÚBLICO DA CAGECE.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>REQUER A PASSAGEM DA PATROL NAS TRÊS RUAS PRÓXIMAS AO SHOPPING PINHEIRO.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>REQUER A REFORMA DO GINÁSIO POLIESPORTIVO DO COLÉGIO MUNICIPAL E QUE SEJA MANTIDA A DENOMINAÇÃO DE JOS´VITALINO FILHO (DEDÁ VITALINO), CONFORME DECRETO LEGISLATIVO APROVADO POR ESTA CASA.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/827/827_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A TROCA DE TODAS AS LUMINÁRIAS QUE SE ENCONTRAM QUEIMADAS NA REDE DE ILUMINAÇÃO PÚBLICA DO BAIRRO ALTO DA CHEIA.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/828/828_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MANUTENÇÃO ~ REFORMA DA PRAÇA DA AV. ABELARDO GURGEL COSTA LIMA, ANTIGA 2 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>REQUER A MANUTENÇÃO DA PAVIMENTAÇÃO DA RUA PRINCIPAL DA VILA SÃO RAFAEL.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>REQUER A AMPLIAÇÃO DAS VAGAS DE ESTACIONAMENTO EXCLUSIVO PARA PESSOAS COM DEFICIÊNCIA E IDOSOS.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/829/829_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO ASFÁLTICA DA RUA CEL. ALEXANDRINO, ESPECIFICAMENTE NO TRECHO QUE LIGA O INSS AO FÓRUM.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/821/821_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A COMPILAÇÃO DE TODAS AS RESOLUÇÕES E EMENDAS, TANDO DO REGIMENTO INTERNO QUANTO DA LEI ORGÂNCIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>REQUER A REITERAÇÃO DOS REQUERIMENTOS N. 151 E 397/2017 NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>REQUER A DESIGNAÇÃO DE UM DELEGADO PLANTONISTA PARA O MUNICÍPIO DE ARACATI NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO EM PARALELEPÍPEDO DA RUA SÃO PEDRO.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE AO LADO DA QUADRA DE ESPORTE DA COMUNIDADE DE VILA DA VOLTA.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/873/873_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DA ESTRADA QUE DÁ ACESSO ÀS LOCALIDADES DE LAGOINHA E CÓRREGO DOS MACACOS.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE UMA ACEDMIA AO AR LIVRE NA COMUNIDADE DE JIRAU NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/874/874_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO ASFÁLTICA NA VILA RAFAEL E RUA SÃO PEDRA.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA RUI BARBOSA NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>REQUER A SUBSTITUIÇÃO DE LÂMPADAS NA LOCALIDADE DE VILA RAFAEL.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>REQUER A REFORMA DO CALÇAMENTO DA RUA ARMANDO PRAÇA.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA QUADRA NA LOCALIDADE DE MORRINHOS.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/876/876_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO DE TODAS AS RUAS DO BAIRRO PREFEITO ARMANDO ROCHA, CONHECIDO COMO VILA GREGA.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>REQUER  CONSTRUÇÃO DA ESTRADA QUE LIGA A BR-304 ATÉ A COMUNIDADE DE LAGOA DO PREÁ NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO ASFÁLTICA DAS ESTRADAS QUE INTERLIGAM AS COMUNIDADES DE SANTA TEREZA, LAGOA DO JIRAU, SÃO JOÃO, LAGOA DO PEDRO E LAGOA DO TEODÓSIO</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/875/875_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE, NA COMUNIDADE DE CÓRREGO DOS FERNANDES.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO DA RUA MARIQUINHA PINHEIRO NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE BANHEIROS PÚBLICOS NO CENTRO HISTÓRICO DE ARACATI NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>837</t>
   </si>
@@ -2072,396 +2072,396 @@
   <si>
     <t>838</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>REQUER A REFORMA E MANUTENÇÃO DO CEMITÉRIO DE CANOA QUEBRADA, COMO TAMBÉM DO TRECHO QUE DÁ ACESSO AO MESMO.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA ESTRADA QUE LIGA A COMUNIDADE DE CÓRREGO DA NICA À LAGOINHA.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/840/840_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUBSTITUIÇÃO DAS LÂMPADAS INCANDESCENTES PELAS LÂMPADAS DE LED NA LOCALIDADE DE CAJUEIRO E CAMURUPIM.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/841/841_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O RETORNO DO ATENDIMENTO MÉDICO NO POSTO DE SAÚDE DA COMUNIDADE DO CAJUEIRO.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/842/842_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A COLOCAÇÃO DE POSTES COM LUMINÁRIAS NA ENTRADA DO BAIRRO SÃO RAIMUNDO.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/843/843_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DE TODAS AS ESTRADAS DENTRO DA LOCALIDADE DE CÓRREGO DOS FERNANDES.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/863/863_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA DE TODAS AS RUAS DO BAIRRO PREFEITO ARMANDO ROCHA.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/864/864_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO BAIRRO PEDREGAL.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/865/865_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MANUTENÇÃO E CONSERVAÇÃO DA ESTRADA QUE DÁ ACESSO À LOCALIDADE DE CÓRREGO DOS MACACOS.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/866/866_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA PRAÇA NA LOCALIDADE DO BAIXIO.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/867/867_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO DO SISTEMA DE ESGOTAMENTO SANITÁRIO DAS RUAS PARAÍSO, POR DO SOL, JEAN JAQUES, EMANUEL DE BRITO, ANTONIO MONTEIRO, CARLOS JEREISSATI, DOS BUGUEIROS E TRAVESSA PARAÍSO, EM CANOA QUEBRADA.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/868/868_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA PAVIMENTAÇÃO DA RUA DOS PASSOS, NO BAIRRO VÁRZEA MATRIZ.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/869/869_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO DAS RUAS BELA VISTA, JOSÉ MENDES, SOL NASCENTE, MAJOR BRUNO, PE. SEVERINO XAVIER, ISAURA FIGUEIREDO, EM MAJORLÂNDIA.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/870/870_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER USO E CONCESSÃO DE POSSE DO PRÉDIO ONDE FUNCIONOU A ANTIGA ESCOLA DE ENSINO FUNDAMENTAL ALEXANDRINO SILVÉRIO DE OLIVEIRA, NA COMUNIDADE DE CANAVIEIRA, POR TEMPO INDETERMINADO, PARA SERVIR DE SEDE E LOCAL DE REUNIÕES, ENCONTROS E ATIVIDADES DIVERSAS DA ASSOCIAÇÃO COMUNITÁRIA DE SÍTIO CANAVIEIRA, ATENDENDO A UMA SOLICITAÇÃO DESTA, UMA VEZ QUE O REFERIDO PRÉDIO SE ENCONTRA SEM USO E ABANDONADO.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/892/892_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A ILUMINAÇÃO DAS DUAS PONTES SOBRE O RIO JAGUARIBE NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/893/893_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUBSTITUIÇÃO DE TODAS AS LUMINÁRIAS QUEIMADAS DA COMUNIDADE DE CÓRREGO DOS GONDINS.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/891/891_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DO CALÇAMENTO NA LOCALIDADE DE CÓRREGO DA INVEJA.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/899/899_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PERFURAÇÃO DE UM POÇO NA LOCALIDADE DE LAGOINHA.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/900/900_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ASFALTO NA ESTRADA QUE INTERLIGA AS COMUNIDADES DE CÓRREGO DA NICA À CÓRREGO DOS RODRIGUES.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/901/901_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA ARENINHA, NA LOCALIDADE DO CÓRREGO DA NICA.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/902/902_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE 50 METROS DE CALÇAMENTO EM PARALELEPÍPEDO DA TRAVESSA RIO JAGUARIBE, BAIRRO CACIMBA DO POVO.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA PRAÇA DO BAIRRO CAMPO VERDE.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO ASFÁLTICA DA RUA JOSÉ FREIRE DE ANDRADE, NO BAIRRO CACIMBA DO POVO.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/934/934_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO ASFÁLTICA DA RUA ELIZABETH SOUTO.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Roberta Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/910/910_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA COMPLETA COM A INSTALAÇÃO DE UM PARQUE INFANTIL NA PRAÇA O BAIRRO TABAJARA.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/911/911_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER LÂMPADAS DE LED NA REDE DE ILUMINAÇÃO PÚBLICA DO BAIRRO TABAJARA.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/912/912_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA ESTRADA QUE DÁ ACESSO À COMUNIDADE DOS ANGICOS.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/913/913_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES E UMA PRAÇA NA LOCALIDADE DE MORRINHOS.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/915/915_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONCLUSÃO DO ASFALTO DA VIA DUPLA DA AV. DEPUTADO CAETANO GUEDES NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/916/916_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE UM APARELHO DE ULTRASSONOGRAFIA, BEM COMO A CONTRATAÇÃO DE ULTRASSONOGRAFTSTAS PARA PLANTÃO DE 24 HORAS NO HOSPITAL MUNICIPAL DR. EDUARDO DIAS - HMED.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/917/917_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REGULAMENTAÇÃO DA CARGA DE TRABALHO DOS ENFERMEIROS, CONFORME ART. 1º DA LEI N. 249/2016.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/918/918_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ATENDIMENTO MÉDICO COM MAIOR FREQUÊNCIA NA COMUNIDADE DE TÁBUA LASCADA, BEM COMO ABERTURA DE UM POSTO DE SAÚDE, POIS O ATENDIMENTO MÉDICO É FEITO ATUALMENTE UMA VEZ POR MÊS NA LOCALIDADE DE OUTEIRO.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>REQUER A REFORMA DA ANTIGA SALA DA LAGOA DO JIRAU, PARA QUE SEJAM ATENDIMENTOS MÉDICOS.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>REQUER A REFORMA DA ANTIGA SALA DE AULA DA LAGOA DO JIRAU, PARA QUE SEJAM REALIZADOS ATENDIMENTOS MÉDICOS.</t>
   </si>
   <si>
     <t>922</t>
   </si>
@@ -2474,294 +2474,294 @@
   <si>
     <t>923</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO UM ESTUDO PARA AQUISIÇÃO DE UM TERRENO NA SEDE DO MUNICÍPIO PARA A CONSTRUÇÃO DE UM CEMITÉRIO.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO ASFÁLTICA DA RUA IVANILDO PINTO.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/925/925_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DO CALÇAMENTO EM PARALELEPÍPEDO DO DIQUE.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/926/926_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE ARENINHAS BABY ONDE HOUVER ESPAÇO PARA CONTEMPLAR ESSE PROJETO.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/927/927_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A COMPLETA SINALIZAÇÃO DO TRECHO DO DIQUE DE PROTEÇÃO COMPREENDIDO ENTRE AS RUAS JOAQUIM PONCIANO E JOSÉ DE ALENCAR.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Edilson Ferreira</t>
   </si>
   <si>
     <t>REQUER A REFORMA DA ESTRADA DA LOCALIDADE DE BAIXAS, ATÉ A LAGOA DO MATO.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/941/941_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SUBSTITUIÇÃO DE TODAS AS LUMINÁRIAS QUE SE ENCONTRAM QUEIMADAS, NA REDE DE ILUMINAÇÃO PÚBLICA DA LOCALIDADE DE LAGOA DOS PORCOS.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/942/942_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O RETORNO DO ATENDIMENTO MÉDICO NAS COMUNIDADES DE LAGOA DOS PORCOS E LAGOA DO PEDRO.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/943/943_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ASFALTAMENTO DAS ESTRADAS QUE DÃO ACESSO ÀS LOCALIDADES DE TABULEIRO DO CABREIRO E SERROTE DO CABREIRO.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/944/944_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA ARENINHA NA LOCALIDADE DE MORRINHOS.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/967/967_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UM POSTO DE SAÚDE PARA ATENDER ÀS COMUNIDADES DE CÓRREGO DA INVEJA E BAIXIO.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/968/968_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A COLOCAÇÃO DE LUMINÁRIA NO POSTE DE ILUMINAÇÃO PÚBLICA NO CRUZAMENTO DAS RUAS ZACARIAS SOARES COM A ARMANDO PRAÇA, EM FRENTE À CRECHE DA BAIXADA</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/969/969_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO EM TODAS AS RUAS DA LOCALIDADE DO CAJUEIRO.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/976/976_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A EXTENSÃO DO ABASTECIMENTO DE ÁGUA ATÉ A COMUNIDADE DE MÃE BRANCA, APÓS PEDRA REDONDA, ONDE BENEFICIARÁ EM TORNO DE 20 FAMÍLIAS.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/977/977_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ATENDIMENTO ODONTOLÓGICO NA COMUNIDADE DE MÃE BRANCA, APÓS PEDRA REDONDA.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/992/992_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/992/992_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE A ROTA DO TRANSPORTE ESCOLAR QUE TEM COMO DESTINO A LOCALIDADE DE PEDRA REDONDA, POSSA IR TAMBÉM ATÉ A COMUNIDADE DE MÃE BRANCA, POIS OS ALUNOS ESTÃO CAMINHANDO CERCA DE 2KM PARA BUSCAR O TRANSPORTE.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/993/993_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/993/993_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITA A AMPLIAÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA, COM POSTES E LUMINÁRIAS, NA RUA DA FILÓ, NA LOCALIDADE DE CÓRREGO DOS RODRIGUES, TENDO COMO PONTO DE REFERÊNCIA O MERCANTIL DO PADRE.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A AMPLIAÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA COMUNIDADE DE PONTAL DO CAJÚ.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/972/972_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDO À LICENÇA DO CARGO PARA TRATAR DE INTERESSE PARTICULAR PELO PERÍODO DE 30 DIAS, A PARTIR DO DIA 09 DE OUTUBRO DO CORRENTE ANO, NA FORMA DISPOSTA NO INCISO III, DO ART. 312 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ARACATI.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/973/973_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ASFALTAMENTO DA ESTRADA QUE DÁ ACESSO À LOCALIDADE DO CANTINHO.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/974/974_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DA ESTRADA QUE DÁ ACESSO À COMUNIDADE DE VILA DA VOLTA, PARTINDO DA CE-040 ATÉ AO CAMPO DE FUTEBOL DA BAIXADA.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/975/975_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DA ESTRADA QUE SE INICIA NA CE-040, NA LOCALIDADE DO BAIXIO, ATÉ À COMUNIDADE DE JOÃO JOSÉ.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Andrei Freire, Beto Bugueiro, Caetano Neto, Dr. Sérgio Ricardo, Dr. Valdy, Edilson Ferreira, Ilda, Ivan Ferreira, Janete de Santa Tereza, Jocelio Gondim, João Eudes, Marcelo Porto, Marcos Monteiro, Professor Mendes, Ricardo Sales, Roberta Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/980/980_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA REALIZADA AUDIÊNCIA PÚBLICA NO DIA 16 DE OUTUBRO DO CORRENTE ANO, ÀS 9 HORAS, JUNTO À REPRESENTANTES LEGAIS DA UNBEC E DO COLÉGIO  MARISTA DE ARACATI; SECRETARIA DE EDUCAÇÃO; REPRESENTANTES DA PREFEITURA MUNICIPAL DE ARACATI E COMUNIDADE EM GERAL, PARA DISCUTIREM SOBRE O CONVÊNIO ENTRE A UNBEC E O GOVERNO MUNICIPAL DA E.E.F. SÃO MARCELINO CHAMPAGNAT.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>REQUER A TROCA DAS LUMINÁRIAS QUEIMADAS QUE SE ENCONTRAM QUEIMADAS NA RUA SÃO JOSÉ, NO BAIRRO DE FÁTIMA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>REQUER A PODA DAS ÁRVORES PERTO DA ESCOLA PROMESSA DE DEUS NO BAIRRO DE FÁTIMA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>985</t>
   </si>
@@ -2774,426 +2774,426 @@
   <si>
     <t>986</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA PRAÇA COM ACADEMIA AO AR LIVRE NA LOCALIDADE DE LAGOA DAS PEDRAS, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>REQUER MELHORIAS NA INFRAESTRUTURA DA COMUNIDADE DE MORRINHOS, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/996/996_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO GOVERNO MUNICIPAL QUE SEJAM INSTALADOS PARKLETS NA AVENIDA BROADWAY, EM CANOA QUEBRADA.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/997/997_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/997/997_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À SEINFRA A DESOBSTRUÇÃO E LIMPEZA DAS RUAS E BECOS DE CANOA QUEBRADA.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/998/998_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/998/998_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DO CAMPO DE FUTEBOL DO ESTEVÃO EM CANOA QUEBRADA.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REPOSIÇÃO DE UMA LUMINÁRIA NA GALERIA JOAZITO PINHEIRO.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA COMPLETA DO CALÇAMENTO DA RUA SANTOS DUMONT.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO EM PARALELEPÍDEDO DAS RUAS E AVENIDAS DO BAIRRO PREFEITO ARMANDO ROCHA, CONHECIDO POR VILA GREGA, NESTA URBE.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A URGENTE CONCLUSÃO DA PASSARELA DE PEDESTRES NO BAIRRO DO PEDREGAL.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A OPERACIONALIZAÇÃO DO AEROPORTO DRAGÃO DO MAR, NESTA URBE, NO QUE DIZ RESPEITO À POLÍTICA PÚBLICA DO SETOR TURÍSTICO E AS CONDIÇÕES TÉCNICAS COM RELAÇÃO ÀS PERSPECTIVAS DE RECEBIMENTO DE VOOS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1025/1025_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UM ABRIGO DE PARADA DE ÔNIBUS NA AVENIDA PROF. O RÉGIS BERNARDO DE SOUZA, BAIRRO PREFEITO ARMANDO ROCHA, ESQUINA COM A CE-040, AO LADO DA FVJ.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1026/1026_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A AMPLIAÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA DE CANOA QUEBRADA.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A COLOCAÇÃO DE PLACAS INDICANDO OS NOMES DAS RUAS E TRAVESSAS DE CANOA QUEBRADA, VISTO QUE A AUSÊNCIA DAS MESMAS TEM DIFICULTADO A ENTREGA DE CORRESPONDÊNCIAS E ENCOMENDAS DOS MORADORES. </t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1028/1028_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1028/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ATENDIMENTO ODONTOLÓGICO NO PSF DO BAIRRO FARIAS BRITO, POIS HÁ MESES O MESMO SE ENCONTRA SEM DENTISTA PARA ATENDER TAL COMUNIDADE.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA COLOCADA UMA ACADEMIA AO AR LIVRE E UM PARQUE INFANTIL NA PRAÇA ONDE FICA O PALA DE ARTESANATO, POR TRÁS DA IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1030/1030_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENCAMINHADO OFÍCIO AO GOVERNO MUNICIPAL, SOLICITANDO A PAVIMENTAÇÃO ASFÁLTICA NA RUA VISCONDE DO JAGUARIBE, NO BAIRRO VÁRZEA DA MATRIZ.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1031/1031_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1031/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER OFICIALIZAR NO CALENDÁRIO DO MUNICÍPIO, CAMPEONATO DE PELA DÃO DE FUTEBOL E VÔLEI DE PRAIA, A SE REALIZAR NAS FÉRIAS DE JANEIRO E JULHO, COM ETAPAS NAS PRAIAS DE CANOA QUEBRADA, MAJORLÂNDIA E QUIXABA.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1037/1037_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1037/1037_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A PAVIMENTAÇÃO ASFÁLTICA OU CONSTRUÇÃO DE CALÇAMENTO EM PARALELEPÍPEDO DA RUA PADRE PACHECO, NO BAIRRO VÁRZEA DA MATRIZ.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1038/1038_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1038/1038_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA PAVIMENTAÇÃO DA TRAVESSA COSTA BARROS.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1039/1039_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1039/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA PAVIMENTAÇÃO DA RUA PEDRA PEREIRA.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1040/1040_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENCAMINHADO OFÍCIO AO PREFEITO MUNICIPAL JUNTO A SECRETARIA DE SAÚDE, SOLICITANDO QUE SEJAM REALIZADOS MUTIRÕES DE CIRURGIAS.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1041/1041_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A TROCA DE TODAS AS LÂMPADAS POR LUZ DE LED DA REDE DE ILUMINAÇÃO PÚBLICA DA LOCALIDADE DE AROEIRAS.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS COM RELAÇÃO A UM NOVO LOCAL PARA AS CARROÇAS, POIS OS ANIMAIS FICAM EM CIMA DA CALÇADA IMPEDINDO A PASSAGEM DOS PEDESTRES, E OS MORADORES RECLAMAM CONSTANTEMENTE DO ODOR CAUSADO PELA URINA E FEZES DOS ANIMAIS EM PLENO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE CALÇAMENTO NA TRAVESSA ESPERANÇA, NO BAIRRO PEDREGAL, POIS A MESMA SE ENCONTRA INTRANSITÁVEL.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO CÓRREGO DA NICA.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>VETA A EMENDA SUPRESSIVA N. 001/2018 AO PROJETO DE LEI N. 90/2018.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/882/882_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE O PROJETO DE LEI N. 084/2018 QUE TRATA DA LEI DE DIRETRIZES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/883/883_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE O PROJETO DE LEI 084/2018 (O TEXTO INSERIDO PELA EMENDA ADITIVA N. 003/2018) NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/884/884_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE O PROJETO DE LEI N. 0084/2018, NO QUE TANGE AO TEXTO DA EMENDA MODIFICATIVA N. 001/2018 NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/885/885_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE O PROJETO DE LEI N. 0084/2018, NO QUE TANGE AO TEXTO DA EMENDA MODIFICATIVA N. 002/2018 NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/886/886_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE O PROJETO DE LEI N. 0084/2018, NO QUE TANGE AO TEXTO DA EMENDA MODIFICATIVA N. 003/2018 NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/887/887_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE O PROJETO DE LEI N. 0084/2018, NO QUE TANGE AO TEXTO DA EMENDA MODIFICATIVA N. 004/2018 NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/888/888_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE O PROJETO DE LEI N. 0084/2018, NO QUE TANGE AO TEXTO DA EMENDA MODIFICATIVA N. 007/2018 NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/889/889_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE O PROJETO DE LEI N. 0084/2018, NO QUE TANGE À EMENDA SUPRESSIVA N. 001/2018 NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/909/909_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE O PROJETO DE LEI N. 122/2018, ESPECIALMENTE NO § 3º DO ART. 17-A DA LEI MUNICIPAL N. 366, DE 18 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/971/971_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA INTEGRALMENTE O PROJETO DE LEI N. 0036/2018 DE AUTORIA DO VEREADOR MARCELO DE FREITAS.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECIDO VETAR PARCIALMENTE O TEXTO DA CARTA DE LEI N2 045/2018, QUE TRATA DA CRIAÇÃO DO CONSELHO MUNICIPAL DE DEFESA DOS DIREITOS DA PESSOA LGBT NO MUNICÍPIO DO ARACATI.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3500,67 +3500,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2018/833/pr_03-2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1032/1032_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2018/833/pr_03-2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/./sapl/public/materialegislativa/2018/1032/1032_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H291"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="217.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>