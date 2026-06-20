--- v0 (2026-02-09)
+++ v1 (2026-06-20)
@@ -54,2622 +54,2622 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcelo Porto</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1102/ind_n._0001-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1102/ind_n._0001-2019.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Aracati política pública para garantia, proteção e ampliação dos direitos das pessoas com autismo e dá outras providências.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Professor Mendes</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1308/pi_00220194ok.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1308/pi_00220194ok.pdf</t>
   </si>
   <si>
     <t>AUMENTA A PARTE PATRONAL DESTINADA Ao REGIME PRÓPRIO DE_x000D_
 PREVIDÊNCIA MUNICIPAI DO MUNICÍPIO DE ARACATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Beto Bugueiro</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1309/pi_00320194ok.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1309/pi_00320194ok.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ERGUER ESTÁTUA EM HOMENAGEM A FRANCISCO JOSÉ DO NASCIMENTO (DRAGÃO DO MAR) E A JOSÉ ROCHA FREIRE (ZÉ MELANCIA) NA PRAIA DE CANOA QUEBRADA, EM ARACATI/CE</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Dr. Sérgio Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1310/pi_00420192ok.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1310/pi_00420192ok.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FORNECER CONSULTAS OFTALMOLÓGICAS GRATUITAS, BEM COMO ÓCULOS DE GRAU AOS ALUNOS DA REDE PÚBLICA DE ENSINO MUNICIPAL QUE NECESSITAREM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1311/pi_00520193ok.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1311/pi_00520193ok.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA REMÉDIO EM CASA, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Rodrigo Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1140/ind_n._0006-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1140/ind_n._0006-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a normatizar a reforma e construção da área externa das Escolas Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1150/ind_n._0007-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1150/ind_n._0007-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a criar os cargos de Técnicos na estrutura da Secretaria Municipal de Esporte, e dá outras providências.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1189/ind_n._0008-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1189/ind_n._0008-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a permitir que na falta de disponibilidade de bugueiro substituto, a vaga seja ocupada por permissionário indicado pelo titular da vaga.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1187/ind_n._0009-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1187/ind_n._0009-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criar faixas exclusivas para bicicletas no Município de Aracati e dá outras providências.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1191/ind_n._0010-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1191/ind_n._0010-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder doação financeira a Projetos de Quadrilhas Juninas e dá outras providências.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Andrei Freire</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1215/ind_n._0011-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1215/ind_n._0011-2019.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do art. 2º da lei n. 381, de 02 de abril de 2018, na forma que indica.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Jocelio Gondim</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1235/ind_n._0012-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1235/ind_n._0012-2019.pdf</t>
   </si>
   <si>
     <t>Altera o anexo XII da Lei Complementar n. 005, de 29 de setembro de 2017, que trata da redução da faixa de isenção, bem como de 50% da Contribuição de Iluminação Pública nas demais faixas, na forma que indica.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
   <si>
     <t>Andrei Freire, Beto Bugueiro, Caetano Neto, Dr. Sérgio Ricardo, Dr. Valdy, Edilson Ferreira, Ilda, Ivan Ferreira, Janete de Santa Tereza, Jocelio Gondim, João Eudes, Marcelo Porto, Marcos Monteiro, Professor Mendes, Ricardo Sales</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1067/moc_n._0001-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1067/moc_n._0001-2019.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Moção de Congratulação ao Colégio Marista de Aracati, em homenagem aos 70 anos de história em nosso Município e relevantes serviços prestados à educação aracatiense.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>Marcos Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1068/moc_n._0002-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1068/moc_n._0002-2019.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Moção de Congratulação ao Batalhão de Policiamento de Rondas e Ações Intensivas e Ostensivas – BPRaio do Município de Aracati, pelos relevantes serviços prestados há 1 (um) ano à população aracatiense, proporcionando paz e segurança para a comunidade.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>João Eudes</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1096/moc_n._0014-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1096/moc_n._0014-2019.pdf</t>
   </si>
   <si>
     <t>Requer que se enviada Moção de Congratulação aos Para-atletas Clariene Abreu, Eliel da Silva Simões, Anderson Cley Nogueira Vieira e Elione Souza, pelos resultados obtidos na I Corrida de Rua da cidade de Grossos/RN</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1097/moc_n._0015-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1097/moc_n._0015-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviada Moção de Congratulação ao Para-atleta Elione Souza, pelo exemplo repassado a todos, enquanto espelho de superação.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Ilda</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1226/moc_n._0023-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1226/moc_n._0023-2019.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Congratulações aos representantes do Conselho Municipal de Desenvolvimento Sustentável (CMDS) na forma que indica.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1250/moc_n._0024-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1250/moc_n._0024-2019.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Moção de Congratulações à voluntárias do Projeto Cisne Branco, pelos relevantes serviços prestados à Marinha do Brasil e à Sociedade Aracatiense.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1251/moc_n._0025-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1251/moc_n._0025-2019.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Congratulações à atleta Ana Tainá Gaudio da Silva pelos relevantes resultados obtidos, representando a cidade de Aracati internacionalmente de maneira inédita na ginástica e na dança.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/</t>
+    <t>http://sapl.aracati.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Congratulações ao ao Ilmo. Sr. José Armando Praça Neto, pelas premiações recebidas com o Filme “Greta”, no Cine Ceará, como melhor diretor, melhor longa-metragem e melhor ator (Marcos Nanini).</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1286/moc_n._0029-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1286/moc_n._0029-2019.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Moção de Congratulações aos Agentes Comunitários de Saúde e Agentes de Endemias do Município de Aracati na forma que indica.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1307/moc_n._0030-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1307/moc_n._0030-2019.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Congratulações à Faculdade do Vale do Jaguaribe (FVJ), pelos seus 20 anos de atividades na Terra dos Bons Ventos.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>MOP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1060/mpo_n._0001-2018.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1060/mpo_n._0001-2018.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado MOÇÃO DE PESAR, à família enlutada Sr. Bruno Costa de Oliveira, pelo seu falecimento ocorrido no dia 17 de fevereiro do corrente ano, nesta cidade.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1061/mpo_n._0002-2018.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1061/mpo_n._0002-2018.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado MOÇÃO DE PESAR, à família enlutada do Sr. Raimundo Soares da Silva, pelo seu falecimento ocorrido no dia 12 de fevereiro do corrente ano, nesta cidade.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1062/mpo_n._0003-2018.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1062/mpo_n._0003-2018.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado MOÇÃO DE PESAR, à família enlutada da Sra. Margarida Maria Silvério Virgínio, pelo seu falecimento ocorrido no dia 31 de janeiro do corrente ano, nesta cidade.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1065/mpo_n._0004-2018.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1065/mpo_n._0004-2018.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado MOÇÃO DE PESAR, à família enlutada da Sra. Maria do Carmo Praça Pereira (Jane Praça), pelo seu falecimento ocorrido no dia 16 de janeiro do corrente ano, em Fortaleza.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1066/mpo_n._0005-2018.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1066/mpo_n._0005-2018.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado MOÇÃO DE PESAR, à família enlutada da Sra. Raimunda Freire da Silva, pelo seu falecimento ocorrido no dia 12 de fevereiro do corrente ano, em Natal/RN.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1076/mpo_n._0006-2018.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1076/mpo_n._0006-2018.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado MOÇÃO DE PESAR, à família enlutada da Sra. Raimunda Freire da Silva, pelo seu falecimento ocorrido no dia 12 de fevereiro do corrente ano, em Natal/RN.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>Andrei Freire, Beto Bugueiro, Caetano Neto, Dr. Alexandre, Dr. Sérgio Ricardo, Edilson Ferreira, Ilda, Ivan Ferreira, Janete de Santa Tereza, Jocelio Gondim, João Eudes, Marcelo Porto, Marcos Monteiro, Professor Mendes, Ricardo Sales</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1098/mpo_n._0011-2018.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1098/mpo_n._0011-2018.pdf</t>
   </si>
   <si>
     <t>Requer o envio de MOÇÃO DE PESAR, à família enlutada do Sr. Francisco Magela Honorato de Lima Júnior, ex-Vereador desta Casa, pelo seu falecimento_x000D_
 ocorrido no dia 1º do corrente mês, em Fortaleza.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1099/mpo_n._0012-2018.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1099/mpo_n._0012-2018.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado MOÇÃO DE PESAR, à família enlutada do Sr. José Hélio da, Silva Pinto, pelo seu falecimento ocorrido no dia 02 de abril do corrente ano, nesta cidade.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Ivan Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1184/req_0278-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1184/req_0278-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada MOÇÃO DE PESAR, à família enlutada da Sra. Raimunda Pereira de Oliveira, pelo seu falecimento ocorrido no dia 10 do corrente mês, em Aracati.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Ilda, Marcelo Porto</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1185/mpo_n._0022-2018.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1185/mpo_n._0022-2018.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada MOÇÃO DE PESAR, à família enlutada do Sr. José Viana Filho, pelo seu falecimento ocorrido no dia 12 do corrente mês, nesta cidade.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1186/mpo_n._0023-2018.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1186/mpo_n._0023-2018.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado MOÇÃO DE PESAR, à família enlutada do- Sr. João Alves do Nascimento, pelo seu falecimento ocorrido no dia 05 do corrente mês, nesta cidade.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1227/mpo_n._0024-2018.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1227/mpo_n._0024-2018.pdf</t>
   </si>
   <si>
     <t>Requer o envio de votos de pesar à família enlutada de Maria Eunice Correia de Matos, pelo seu recente falecimento.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1228/mpo_n._0025-2018.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1228/mpo_n._0025-2018.pdf</t>
   </si>
   <si>
     <t>Requer o envio de votos de pesar à família enlutada de João Francisco da Rocha, pelo seu recente falecimento.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>Beto Bugueiro, Ilda, Janete de Santa Tereza</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1252/mpo_n._0026-2018.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1252/mpo_n._0026-2018.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Votos de Pesar à família enlutada do Sr. Raimundo Freire dos Santos, conhecido por Raimundo Caraço, pelo seu falecimento aos 87 anos de idade.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1070/pdl_0001-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1070/pdl_0001-2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Aracatiense ao Ilmo. Sr. Yuri Emmanuel Mendonça de Melo – Comandante do BPRaio de Aracati.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1071/pdl_0002-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1071/pdl_0002-2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Aracatiense ao Ilmo. Sr. Rogério Vasconcelos Rodrigues – Policial Militar.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1072/pdl_0003-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1072/pdl_0003-2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Aracatiense ao Ilmo. Sr. Paulo Edson Ferreira – Gerente de Aeroportos e Assessor de Infraestrutura Aeroportuária do DER-CE.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1073/pdl_0004-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1073/pdl_0004-2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Aracatiense ao Ilmo. Sr. Werisleik Pontes Matias – Secretário Municipal de Segurança Cidadã e Ordem Pública.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>Janete de Santa Tereza</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1074/pdl_0005-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1074/pdl_0005-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO OFICIAL DA QUADRA DE ESPORTES DO BAIRRO DOS PEIXOTOS, NO DISTRITO DE SANTA TEREZA.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>Dr. Valdy</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Aracatiense ao Ilmo. Sr. Luiz Bezerra de Souza Santana, Engenheiro Civil.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1131/pdl_0010-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1131/pdl_0010-2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Aracatiense à lima. Sra. Margarida Maria Torres Costa.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Ricardo Sales</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1139/pdl_0016-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1139/pdl_0016-2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Aracatiense ao Ilmo. Sr. José Erinaldo Dantas Filho (Presidente da OAB/CE no triênio 2019-2021).</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1167/pdl_0017-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1167/pdl_0017-2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão de Aracati ao Ilmo. Sr. Ricardo Eugênio de Souza Bezerra - Médico Veterinário.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Aracatiense à Ilma. Sra. Maria Darci de Carvalho Enfermeira e Empresária.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1188/pdl_0019-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1188/pdl_0019-2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Aracatiense à Ilma. Sra. Celma Benício de Melo Monteiro - Empresária.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1190/pdl_0020-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1190/pdl_0020-2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Aracatiense ao Ilmo. Sr. Caio Ponciano Bento.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1234/pdl_0021-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1234/pdl_0021-2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Aracatiense ao Ilmo. Sr. José Maria dos Santos Cavalcante Neto (Neto da Dafruta).</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Bismarck Costa Lima Pinheiro Maia</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1075/scan.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1075/scan.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de Controle Urbanístico e Ambiental de Aracati, alterando as Leis Complementares 003/2017, 005/2017 e 006/2017 na forma que indica. (Com Emendas)</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1078/plc_0003-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1078/plc_0003-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 003/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1059/pl_n._0001-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1059/pl_n._0001-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA IMPLANTAÇÃO DO PROGRAMA DE INTEGRIDADE NAS EMPRESAS QUE CONTRATAREM COM A ADMINISTRAÇÃO PÚBLICA DA PREFEITURA MUNICIPAL DO ARACATI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1058/lei_n._0002-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1058/lei_n._0002-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação dos medicamentos existentes na rede pública de saúde., e dá outras providências.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1069/lei_n._0003-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1069/lei_n._0003-2019.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA ACESSIBILIDADE E VALORIZAÇÃO DA PESSOA COM DEFICIÊNCIA, NA TERCEIRA SEMANA DO MÊS DE SETEMBRO NO MUNICÍPIO DE ARACATI.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1104/pl_n._0018-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1104/pl_n._0018-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas especiais para funcionamento de bares e similares, além de estabelecer diretrizes, critérios, controle, penalidades e limites na emissão de sons e ruídos de qualquer natureza, e dá outras providências.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1106/pl_n._0021-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1106/pl_n._0021-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Núcleo de Atendimento Especializado e Inclusão e á outras providências.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1107/pl_n._0022-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1107/pl_n._0022-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção à Associação Beneficente Fonte de Águas Vivas, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1108/pl_n._0023-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1108/pl_n._0023-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção à Casa de Recuperação e Reabilitação Verbo Semeando Deus, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1109/pl_n._0024-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1109/pl_n._0024-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção à Casa de Recuperação Resgate de Vidas, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1110/pl_n._0025-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1110/pl_n._0025-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de incentivos fiscais no Município de Aracati para Estabelecimentos Industriais dos Setores de Têxtil, Fabricação de Artigos de Tecidos, Confecções de Roupas e Acessórios de Vestuários e dá outras providências.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1111/pl_n._0026-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1111/pl_n._0026-2019.pdf</t>
   </si>
   <si>
     <t>Estabelece o limite máximo da previdência do Município de Aracati e dá outras providências.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1112/pl_n._0027-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1112/pl_n._0027-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2020.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Determina a Câmara Municipal de Aracati seja obrigatoriamente notificado, pelo Poder Executivo Municipal do recebimento de recursos federais e estaduais ou de quaisquer entidades públicas ou privadas para o Município de Aracati.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Dr. Alexandre</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1163/pl_n._0037-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1163/pl_n._0037-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamento eliminador de ar na tubulação do sistema de água residencial ou comercial no Município de Aracati.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1164/pl_n._0038-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1164/pl_n._0038-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de folgas no trabalho dos servidores públicos do Município de Aracati para que realize exames preventivos de câncer.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1136/pl_n._0047-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1136/pl_n._0047-2019.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo à Lei Municipal n. 171, de 09 de abril de 2007 que "Dispõe sobre a criação do Conselho Municipal de Cultura do Município de Aracati, na forma que indica e dá outras providências".</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1137/pl_n._0048-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1137/pl_n._0048-2019.pdf</t>
   </si>
   <si>
     <t>Proíbe a mutilação de animais silvestres e domésticos no âmbito do Município de Aracati/CE, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1138/pl_n._0049-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1138/pl_n._0049-2019.pdf</t>
   </si>
   <si>
     <t>Institui o dia do atirador no âmbito do Município de Aracati/CE, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1166/pl_n._0050-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1166/pl_n._0050-2019.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Atirador no âmbito do Município de Aracati na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Comunidade do Córrego da Inveja, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1230/pl_n._0052-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1230/pl_n._0052-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de convênio de Cooperação com o Estado do Ceará para a gestão associada do Serviço Público de Saneamento Básico.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1231/pl_n._0053-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1231/pl_n._0053-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial ao vigente orçamento fiscal e dá outras providências.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1232/pl_n._0054-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1232/pl_n._0054-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, prestar garantias e dá outras providências. (Com 3 Emendas)</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1233/pl_n._0055-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1233/pl_n._0055-2019.pdf</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 045/2001 e dá outras providências.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1275/projeto_de_lei_58_2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1275/projeto_de_lei_58_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de assessorias técnicas especializadas no âmbito da Administração Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1287/pl_n._0059-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1287/pl_n._0059-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe no âmbito do Município de Aracati sobre a promoção de cobranças por estimativa das concessionárias fornecedoras de água e energia, de emitirem contas/faturas para seus consumidores com datas de vencimento com lapso temporal menor do que 25 dias entre uma e outra, e dá outras providências.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1282/pl_n._0060-2019-compactado.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1282/pl_n._0060-2019-compactado.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Aracati para o exercício financeiro de 2020 na forma que indica.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1283/pl_n._0061-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1283/pl_n._0061-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação oficial da Quadra de Esportes da Localidade de Morrinhos.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1291/pl_n._0062-2019_2.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1291/pl_n._0062-2019_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação dos recursos repassados pela União, à título de incentivo financeiro, aos Agentes Comunitários de Saúde a serviço do Município de Aracati/CE, e dá outras providências.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1292/pl_n._0063-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1292/pl_n._0063-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 192/2015, que dispõe sobre o Conselho Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Denomina a ala cirúrgica do Hospital Municipal Dr. Eduardo Dias – HMED de Dr. Maikel Herman Arriola Gomarra, na forma que indica.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 367, DE 18 DE DEZEMBRO DE 2017, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1063/pr_0001-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1063/pr_0001-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do art. 249 do RICMA, incluindo a votação eletrônica e dá outras providências.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1064/pr_0002-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1064/pr_0002-2019.pdf</t>
   </si>
   <si>
     <t>Altera o art. 155 do RICMA, no que tange ao dia da realização das Sessões Ordinárias na forma que indica.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1045/req_0001-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1045/req_0001-2019.pdf</t>
   </si>
   <si>
     <t>o reparo do calçamento e iluminação do Dique de Proteção.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1046/req_0002-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1046/req_0002-2019.pdf</t>
   </si>
   <si>
     <t>Requer a construção do calçamento da Rua Maria Eunice Souza Damasceno, no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1047/req_0003-2019_d0JLwAH.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1047/req_0003-2019_d0JLwAH.pdf</t>
   </si>
   <si>
     <t>Requer que seja informado à esta Casa Legislativa quanto a previsão da retomada e conclusão das obras da CE-371, de Aracati à localidade de Boca do Forno, considerando que a mesma se encontra em total abandono há meses, e se tratar de uma obra de extrema importância para a população desta região.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1048/req_0004-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1048/req_0004-2019.pdf</t>
   </si>
   <si>
     <t>que viabilize esforços na construção de uma Creche no Bairro Cacimba do Povo, com o intuito de atender crianças nos primeiros anos de vida, e dar suporte às mães de famílias que precisam trabalhar fora de casa, proporcionando assim uma melhor qualidade de vida às famílias deste Bairro.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1049/req_0005-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1049/req_0005-2019.pdf</t>
   </si>
   <si>
     <t>a instalação de redutores de velocidade (foto sensor) na BR-304, próximo à entrada da localidade do Cajueiro, tendo em vista ser bastante trafegada por veículos e pedestres, e existir risco constante de acidentes.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1050/req_0006-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1050/req_0006-2019.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Posto de Saúde na localidade de Tabuleiro do Cabreiro.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1051/req_0007-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1051/req_0007-2019.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de um Posto Avançado da CAGECE em Aracati, fazendo com que o Município se torne independente da Unidade de Russas.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1052/req_0008-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1052/req_0008-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Engenheiro responsável pela fiscalização da obra de construção de calçamento e urbanização da comunidade de Vila da Volta, solicitando a justificativa com relação a paralização de tal obra há mais de 60 (sessenta) dias.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1053/req_0009-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1053/req_0009-2019.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do Chafariz da comunidade da Vila da Volta, em decorrência do péssimo serviço prestado pela Cagece, no tocante ao abastecimento de água, sendo o mesmo a única fonte de fornecimento à comunidade.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1054/req_0010-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1054/req_0010-2019.pdf</t>
   </si>
   <si>
     <t>Requer a construção da estrada que compreende a CE-040 até o Assentamento João José, pois este acesso se encontra em péssimas condições de tráfego de veículos, e com o início das chuvas, as árvores estão atrapalhando a circulação dos mesmos na estrada.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1055/req_0011-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1055/req_0011-2019.pdf</t>
   </si>
   <si>
     <t>Requer a elaboração de Projeto e construção da barragem do açude da localidade de Córrego dos Fernandes, sendo este fundamental para a comunidade no tocante aos produtores rurais que moram às margens do açude, na produção dos peixes e na criação de animais, além de se tornar uma área de lazer para a comunidade e visitantes.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>Caetano Neto</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1056/req_0012-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1056/req_0012-2019.pdf</t>
   </si>
   <si>
     <t>Requer a drenagem da Rua Padre Pacheco, no Bairro Várzea da Matriz.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1057/req_0013-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1057/req_0013-2019.pdf</t>
   </si>
   <si>
     <t>Requer o reparo do calçamento e iluminação do Dique de Proteção.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1079/req_0055-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1079/req_0055-2019.pdf</t>
   </si>
   <si>
     <t>Requer calçamento, urbanização e saneamento básico para o Loteamento denominado Novo Aracati, no Bairro Pedregal, mais precisamente aos arredores do motel Oasis, pois há anos permanecem sem a infraestrutura mínima para o tráfego de pessoas e veículos.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1080/req_0057-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1080/req_0057-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja desenvolvido um projeto de criação do Mercado Central e Turístico de Aracati, defronte ao ponto de táxi da Praça do Marista, e próximo ao mercado da carne.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1081/req_0062-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1081/req_0062-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja feita uma operação Tapa-buraco na CE 371 no trecho que inicia na BR 304 até as praias de Majorlândia e Quixaba.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1082/req_0063-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1082/req_0063-2019.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção do calçamento da Vila da Volta, pois com as fortes chuvas abriu uma cratera próximo ao bueiro central, localizado perto da padaria daquela comunidade.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1116/req_0064-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1116/req_0064-2019.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de redes na parte superior da Areninha do Córrego da Priscila na forma que indica.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1083/req_0068-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1083/req_0068-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja feita a limpeza da Travessa São José, vizinho a Creche do CSU, e que seja feita a reconstrução do muro do mesmo (fotos em anexo).</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1084/req_0070-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1084/req_0070-2019.pdf</t>
   </si>
   <si>
     <t>Requer junto à SEINFRA, a iluminação pública FIO Cemitério da localidade de Lagoa do Jirau.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1085/req_0077-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1085/req_0077-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja feita a reforma do Posto de Saúde da localidade de Cacimba Funda, pois o mesmo se encontra com a estrutura totalmente inadequada para usuários e os próprios funcionários, tendo inclusive formigueiros e outros problemas estruturais.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1086/req_0078-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1086/req_0078-2019.pdf</t>
   </si>
   <si>
     <t>Requer a reativação da Unidade de Serviços Sociais - CRAS, da localidade de Cacimba Funda, pois a mesma se encontra fechada há, bastante tempo.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1117/req_0081-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1117/req_0081-2019.pdf</t>
   </si>
   <si>
     <t>Requer a troca das lâmpadas por de LED, da rede de iluminação pública da localidade de Cacimba Funda .</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1118/req_0082-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1118/req_0082-2019.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Areninha na localidade de Cacimba Funda, pois a juventude desta anseia por um espaço para prática de esporte.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1087/req_0084-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1087/req_0084-2019.pdf</t>
   </si>
   <si>
     <t>Requer enviar técnicos da Secretaria de lnfraestrutura para tornarem medidas definitivas para solucionar o problema do final da Rua José de Alencar, na subida do Dique de Proteção, que após as chuvas as águas continuam acumuladas no mesmo local.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1088/req_0085-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1088/req_0085-2019.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza do entorno da quadra de esportes da localidade de Pedra Redonda.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1089/req_0086-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1089/req_0086-2019.pdf</t>
   </si>
   <si>
     <t>Requer a substituição de todas as luminárias queimadas na rede de iluminação pública das Ruas Salgado Filho e Castorina Pinto.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1090/req_0090-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1090/req_0090-2019.pdf</t>
   </si>
   <si>
     <t>Requer a regulamentação de vagas de estacionamento para deficientes, na forma da Lei, no perímetro da Câmara Municipal de Aracati.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1091/req_0091-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1091/req_0091-2019.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de redutores de velocidade na Rua Dom Manuel, cruzamento com Travessa dos Prazeres, considerando os constantes acidentes que vêm ocorrendo no local.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1092/req_0092-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1092/req_0092-2019.pdf</t>
   </si>
   <si>
     <t>Requer providências em relação à cratera que surgiu na BR-304, próximo a entrada para o Dique de Proteção da cidade de Aracati, considerando o risco iminente de acidentes, conforme fotografias anexas.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1093/req_0094-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1093/req_0094-2019.pdf</t>
   </si>
   <si>
     <t>Requer colocar rede de proteção na parte superior da Areninha da Praça das Carnaúbas, atendendo a diversas solicitações dos' usuários da mesma.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1094/req_0095-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1094/req_0095-2019.pdf</t>
   </si>
   <si>
     <t>Requer o reparo na iluminação da Areninha do Sabocão, pois a mesma se encontra com algumas lâmpadas queimadas.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1101/req_0098-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1101/req_0098-2019.pdf</t>
   </si>
   <si>
     <t>Requer a construção de abrigos com toldos de proteção, nos pontos de Moto-Táxi da cidade de Aracati, visando proteção ao sol forte e chuvas.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1103/req_0099-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1103/req_0099-2019.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Praça, com Parque Infantil na localidade de Tabuleiro do Cabreiro.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1095/req_0100-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1095/req_0100-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública para discutir o Projeto de Lei n. 018/2019, que "dispõe sobre normas especiais para funcionamento de Bares e similares, além de estabelecer diretrizes, critérios, controle, penalidades e limites na emissão de sons e ruídos de qualquer natureza, a se realizar no dia 08 do corrente mês, às 18:30h, no plenário desta Casa Legislativa.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1119/req_0102-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1119/req_0102-2019.pdf</t>
   </si>
   <si>
     <t>Requer a construção do calçamento da Rua Jose Freire de Andrade, no Bairro Cacimba do Povo, atendendo as solicitações dos moradores que reclamam constantemente.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Requer a instalação de um corrimão na escada externa do Prédio da Câmara Municipal de Aracati.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Requer a poda das árvores dos canteiros da Rua Agapito dos Santos na forma que indica.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1122/req_0108-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1122/req_0108-2019.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de Academia ao Ar Livre e Parquinho para crianças, nas proximidades dos Tamarindos, na comunidade dos Teobaldos, em Santa Tereza, conforme solicitação da Associação dos Amigos da Lagoa de Santa Tereza.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1123/req_0109-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1123/req_0109-2019.pdf</t>
   </si>
   <si>
     <t>Requer a coleta de lixo na comunidade da Lagoinha, conforme solicitação da Associação dos Amigos da Lagoa de Santa Tereza.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1124/req_0111-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1124/req_0111-2019.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do Mercado Velho Vicente Monteiro.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1125/req_0112-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1125/req_0112-2019.pdf</t>
   </si>
   <si>
     <t>Requer reparo da iluminação pública da Rua São Pedro, no Bairro Várzea da Matriz.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1115/req_0117-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1115/req_0117-2019.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica nas estradas que dão acesso às Comunidades das Lagoas do Pedro, Teodósio e Porcos.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1114/req_0118-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1114/req_0118-2019.pdf</t>
   </si>
   <si>
     <t>Requer a substituição de todas as lâmpadas de iluminação pública da estrada que liga as localidades de Cabreiro ao Serrote do Cabreiro.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1132/req_0119-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1132/req_0119-2019.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma escola agrícola na Comunidade de Cacimba Funda na forma que indica.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1126/req_0120-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1126/req_0120-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada a urbanização por completa da Estrada. do Dique, no trecho compreendido, entre o Eterno Aprendiz até a BR-304.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1127/req_0121-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1127/req_0121-2019.pdf</t>
   </si>
   <si>
     <t>Requer que sejam colocadas faixas de pedestres em frente a todas as Escolas da zona urbana do Município, como também que seja deslocados Guardas Municipais para auxiliar na entrada e saída dos alunos.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1128/req_0122-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1128/req_0122-2019.pdf</t>
   </si>
   <si>
     <t>Requer junto ao DEMUTRAN, sentido único para estacionamento, da Rua Joaquim Ponciano, no Centro desta . cidade, por se tratar de uma Rua bastante movimentada, de trânsito intenso e estreita, principalmente no horário de entrada e saída dos alunos da Escola Municipal Francisco Sabóia.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1129/req_0123-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1129/req_0123-2019.pdf</t>
   </si>
   <si>
     <t>Requer acessibilidade na Praça da Coluna, do lado que fica a Rua Joaquim Ponciano.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1130/req_0124-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1130/req_0124-2019.pdf</t>
   </si>
   <si>
     <t>Requer o retorno do atendimento médico no Posto de Saúde da Vila São Rafael.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1133/req_0125-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1133/req_0125-2019.pdf</t>
   </si>
   <si>
     <t>Requer licença para tratar de interesse particular pelo prazo de 60 (sessenta) dias a partir do dia 1º de maio deste.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Edilson Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1134/req_0126-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1134/req_0126-2019.pdf</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1162/req_0176-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1162/req_0176-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública no Plenária desta Casa Legislativa, no dia 04 de junho do corrente ano, às 19 horas, para se discutir a situação da Previdência do nosso Município.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1141/req_0242-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1141/req_0242-2019.pdf</t>
   </si>
   <si>
     <t>Requer a restauração do prédio da Cacimba do Povo onde funcionava a cacimba comunitária, por se tratar de um símbolo histórico daquele Bairro.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1142/req_0243-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1142/req_0243-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja estabelecida a possibilidade de flexibilização do horário de funcionamento da Casa do Cidadão, passando a funcionar em horário corrido, iniciando às 7: 00 horas, de modo que o serviço público seja prestado de forma eficaz, no que diz respeito ao maior número possível de atendimentos, visto que hoje, somente 20 (vinte) pessoas são atendidas por dia, sendo 10 (dez) pela manhã e 10 (dez) a tarde.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1143/req_0244-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1143/req_0244-2019.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica entre as Praias de Quixaba e Lagoa do Mato, via estratégica para elevar o turismo e a economia entre os distritos, proporcionando assim qualidade de vida, mobilidade e segurança para as famílias que moram e trafegam no referido trecho.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1144/req_0245-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1144/req_0245-2019.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento da estrada que dá acesso à localidade do Canapum, em caráter de urgência, a fim de evitar acidentes, pois o referido trecho se encontra intransitável, impedindo o livre trânsito dos cidadãos que residem e trafegam região.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1145/req_0246-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1145/req_0246-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja entregue Certificado de Mérito de Bons Serviços ao Município de Aracati ao Tiro de Guerra 10-014, em homenagem aos 73 anos de relevantes serviços prestados à sociedade aracatiense.·</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1146/req_0247-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1146/req_0247-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja prestada uma homenagem ao Tiro de Guerra 10-014, no dia 20 de agosto do corrente ano, às 09h, no plenário desta Casa, em alusão aos 73 anos de serviços prestados ao Município de Aracati e à Semana do Soldado.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1147/req_0248-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1147/req_0248-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao DNIT, solicitando a colocação de proteção lateral na BR.,.304, Km 48, no retorno que dá acesso a entrada da cidade, tendo em vista diversos acidentes que ocorreram neste trecho.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1148/req_0249-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1148/req_0249-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao DER, solicitando que seja realizado estudo para viabilidade de colocação de retorno na CE-040, nas proximidades do Centro de Artesanato e a Faculdade do Vale do Jaguaribe, neste Município.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1149/req_0250-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1149/req_0250-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício à Secretaria de Saúde, solicitando o conserto imediato do tomógrafo.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1151/req_0251-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1151/req_0251-2019.pdf</t>
   </si>
   <si>
     <t>Requer a troca de todas as luminárias que se encontram queimadas na rede de iluminação pública das localidades de Lagoa da Quixaba, Lagoa do Juá e_x000D_
 Assentamento Mari.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1152/req_0252-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1152/req_0252-2019.pdf</t>
   </si>
   <si>
     <t>Requer que sejam formadas equipes em mutirão para que realizem a limpeza das periferias da cidade, especialmente o Dique.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1153/req_0253-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1153/req_0253-2019.pdf</t>
   </si>
   <si>
     <t>Requer o retorno do atendimento do CRAS na comunidade da Volta, pois existe um local próprio para o funcionamento do mesmo.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1165/req_0254-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1165/req_0254-2019.pdf</t>
   </si>
   <si>
     <t>Requer a substituição de todos os postes e luminárias que se encontram quebrados e queimados, respectivamente.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1154/req_0255-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1154/req_0255-2019.pdf</t>
   </si>
   <si>
     <t>Requer a substituição de todas as luminárias por de LED, da rede de iluminação pública do Bairro Campo São Francisco.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1155/req_0256-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1155/req_0256-2019.pdf</t>
   </si>
   <si>
     <t>Requer a capinação e recuperação da malha viária do Dique de Proteção.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1156/req_0257-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1156/req_0257-2019.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação das vias de acesso da comunidade do Baixio, visto que várias Ruas se encontram danificadas por conta do inverno.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1157/req_0258-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1157/req_0258-2019.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação no trecho que compreende a Igreja Católica e a Baixada, em frente ao Campo de Futebol, na localidade da Volta.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1158/req_0259-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1158/req_0259-2019.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação do Campo de Futebol da comunidade do Baixio.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1159/req_0260-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1159/req_0260-2019.pdf</t>
   </si>
   <si>
     <t>Requer a construção de 02 (dois) abrigos às margens da CE-040, próximo às entradas que dão acesso a localidade de Vila da Volta, neste Município.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1160/req_0261-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1160/req_0261-2019.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica no trecho que compreende a CE-371 Salomão Maia, iniciando na comunidade de Tábua Lascada até o Outeiro, encostando-se ao calçamento já existente.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1161/req_0262-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1161/req_0262-2019.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação da rede de abastecimento de água na comunidade do Baixio, próximo ao Campo de Futebol, com o objetivo de atender várias residências.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1168/req_0263-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1168/req_0263-2019.pdf</t>
   </si>
   <si>
     <t>Requer a instalação bicicletário no calçadão da Igreja Matriz.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1170/req_0264-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1170/req_0264-2019.pdf</t>
   </si>
   <si>
     <t>Requer a completa sinalização, vertical e horizontal, dos postes de acessibilidade do calçadão da Igreja Matriz.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1171/req_0265-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1171/req_0265-2019.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação do abastecimento de água da Rua Major Bruno e Travessa Major Bruno, estendendo até a Rua Pe. Severino Xavier, no morro do Pôr do 501, em Majorlândia.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1172/req_0266-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1172/req_0266-2019.pdf</t>
   </si>
   <si>
     <t>Requer seja enviado ofício ao DEMUTRAN, solicitando a instalação de placas e a determinação de um local para estacionamentos dos ônibus de turismos, em Majorlândia, para melhor organização do trânsito.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1173/req_0267-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1173/req_0267-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício à Secretaria de Saúde, solicitando a aquisição e distribuição dos equipamentos e materiais necessários ao trabalho dos Agentes Comunitários de Saúde.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1174/req_0268-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1174/req_0268-2019.pdf</t>
   </si>
   <si>
     <t>Requer providências urgentes para a Escola da localidade do Teodósio que está sem merendeira, sem serviços gerais, sem água, prejudicando aos alunos e pais daquela comunidade</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1175/req_0269-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1175/req_0269-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito o calçamento de todas as Ruas do Córrego dos Fernandes e a construção de duas Praças com Academia ao Ar Livre, uma no Centro desta localidade e outra na Rua São Raimundo, para o bem estar desta comunidade.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1176/req_0270-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1176/req_0270-2019.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de postes com luminárias na Rua do Marreco e na Praça. dos Pescadores, em Canoa Quebrada.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1177/req_0271-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1177/req_0271-2019.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Areninha de Lazer na Vila Buiú.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1178/req_0272-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1178/req_0272-2019.pdf</t>
   </si>
   <si>
     <t>Requer faixas de pedestre próximo à Igreja Católica de Canoa Quebrada.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1179/req_0273-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1179/req_0273-2019.pdf</t>
   </si>
   <si>
     <t>Requer a implantação da Casa da Mulher Cearense no Município de Aracati.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1180/req_0274-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1180/req_0274-2019.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Travessa Rui Barbosa.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1181/req_0275-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1181/req_0275-2019.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação e drenagem da Travessa Rio Jaguaribe, no Bairro Cacimba do Povo.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1182/req_0276-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1182/req_0276-2019.pdf</t>
   </si>
   <si>
     <t>Requer que, antes de se construir calçamento em qualquer Rua de Canoa Quebrada, seja realizado primeiramente o saneamento básico para drenagem de águas pluviais, atendendo a diversos pedidos daquela comunidade.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1183/req_0277-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1183/req_0277-2019.pdf</t>
   </si>
   <si>
     <t>Requer seja formada uma Comissão de Vereadores, juntamente com a Comissão Permanente de Educação, Esporte, Lazer, Assuntos Ecumênicos, Diretos Humanos, Infância e Juventude, para fazer uma visita as obras da Escola Zé Melancia, em Canoa Quebrada, atendendo também ao Ofício 07/08/2019, de autoria do Conselho Comunitário de Canoa Quebrada.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1192/req_0278-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1192/req_0278-2019.pdf</t>
   </si>
   <si>
     <t>Requer a restauração do monumento da Praça da Independência, visto que no próximo dia 07 de Setembro completará 97 (noventa e sete) anos.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1193/req_0279-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1193/req_0279-2019.pdf</t>
   </si>
   <si>
     <t>Requer a substituição de todas as lâmpadas que se encontram queimadas na rede de iluminação pública da localidade do Canapum, bem como a passagem regular do veículo que faz a coleta do lixo nesta comunidade.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1194/req_0280-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1194/req_0280-2019.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do Posto de Saúde da localidade do Canapum.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1195/req_0281-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1195/req_0281-2019.pdf</t>
   </si>
   <si>
     <t>Requer a efetiva atuação da assistência social na comunidade do Canapum.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1196/req_0282-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1196/req_0282-2019.pdf</t>
   </si>
   <si>
     <t>Requer que disponibilize um acompanhante para as crianças no ônibus escolar na comunidade do Canapum.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1197/req_0283-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1197/req_0283-2019.pdf</t>
   </si>
   <si>
     <t>Requer a reiteração do Requerimento n. 013/2019 de sua autoria, solicitando a troca de todas as luminárias que se encontram queimadas na rede de iluminação pública da localidade de Aroeiras.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1198/req_0284-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1198/req_0284-2019.pdf</t>
   </si>
   <si>
     <t>Requer a troca de lâmpadas e luminárias queimadas, quebradas ou apresentando defeitos na rede de iluminação pública da localidade da Ilha São José, para proporcionar à referida comunidade segurança e garantir mais qualidade de vida.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1199/req_0285-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1199/req_0285-2019.pdf</t>
   </si>
   <si>
     <t>Requer a recolocação das placas que identificam cada Rua, Praça ou Avenida na sede do Município, com a devida atualização dos nomes, no sentido de orientar a população e turista que circulam na cidade.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1200/req_0286-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1200/req_0286-2019.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de containers para lixo, com placas de identificação, em alguns pontos do Dique de Proteção deste Município.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1201/req_0287-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1201/req_0287-2019.pdf</t>
   </si>
   <si>
     <t>Requer rede de abastecimento de água no Conjunto Habitacional da Vila Rafael, por trás da Rua João de Souza Guedes, para beneficiar mais de 60 (sessenta) residências que estão sem água.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1202/req_0288-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1202/req_0288-2019.pdf</t>
   </si>
   <si>
     <t>Requer a substituição dos postes que se encontram danificados na comunidade de Majorlândia, podendo causar graves acidentes, pois os mesmos estão com parte da sua estrutura de ferro à mostra, conforme imagens e localização em anexo.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1203/req_0289-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1203/req_0289-2019.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção dos bancos e canteiros da Av. Felismino Filho.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1204/req_0290-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1204/req_0290-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito o saneamento básico nas Ruas da Vila Buiú, Bairro Várzea da Matriz.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1205/req_0291-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1205/req_0291-2019.pdf</t>
   </si>
   <si>
     <t>Requer a viabilidade de realização de exames (blópsias) em pacientes, quando a principal hipótese diagnóstica seja a neoplasia maligna.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>Caetano Neto, Marcos Monteiro</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1206/req_0292-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1206/req_0292-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao limo. Sr. Tarcísio Freitas - Ministro da Infraestrutura, solicitando a dragagem do Rio Jaguaribe, no Município de Aracati/CE.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1207/req_0293-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1207/req_0293-2019.pdf</t>
   </si>
   <si>
     <t>Requer a construção de abrigos para passageiros nos pontos de embarque e desembarque localizados nas seguintes áreas</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1208/req_0294-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1208/req_0294-2019.pdf</t>
   </si>
   <si>
     <t>Requer estudos de viabilidade para construção de rotatória na rodovia CE-371, ou mudança no sentido do tráfego no trecho, mais especificamente no local da entrada que dá acesso à Praia de Quixaba, a fim de se evitar acidentes no local.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1209/req_0295-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1209/req_0295-2019.pdf</t>
   </si>
   <si>
     <t>Requer a readequação dos postes de energia elétrica nas vias públicas da Praia de Lagoa do Mato, considerando que muitos destes estão colocados no meio das vias impedindo o tráfego de veículos.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1210/req_0296-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1210/req_0296-2019.pdf</t>
   </si>
   <si>
     <t>Requer a realização de eventos MOONRISE (nascer da lua) ou SUNSET (pôr do sol) nas praias de Quixaba, Lagoa do Mato e Lagoa de Santa Tereza.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1211/req_0297-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1211/req_0297-2019.pdf</t>
   </si>
   <si>
     <t>Requer a troca de lâmpadas queimadas nos postes da rede de iluminação pública da localidade de Lagoa do Mato.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1212/req_0298-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1212/req_0298-2019.pdf</t>
   </si>
   <si>
     <t>Requer a construção de Praça com Academia ao Ar Livre nas comunidades das Lagoas dos Porcos e dos Ferreiras.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1213/req_0299-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1213/req_0299-2019.pdf</t>
   </si>
   <si>
     <t>Requer explicações sobre a Emenda Parlamentar do Deputado Federal José Aírton Cirilo, enviada a este Município, para o Hospital e Maternidade Santa Luíza de Marillac e o Hospital Municipal Dr. Eduardo Dias.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>Jocelio Gondim, Beto Bugueiro</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1229/req_0300-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1229/req_0300-2019.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação pública em LED em toda a extensão da Ponte Juscelino Kubitschek.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1216/req_0301-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1216/req_0301-2019.pdf</t>
   </si>
   <si>
     <t>Requer a reposição das pedras portugues do Beco da Dimola no Centro de Aracati.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1217/req_0302-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1217/req_0302-2019.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação da estrada que dá acesso à Localidade de Tábua Lascada.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1221/req_0303-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1221/req_0303-2019.pdf</t>
   </si>
   <si>
     <t>Requer a revisão do Código Tributário do Município, a respeito dos clubes e bares do interior.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1218/req_0304-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1218/req_0304-2019.pdf</t>
   </si>
   <si>
     <t>Requer a revogação sobre a tributação de propagandas em eventos sob a forma de cartazes.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1219/req_0305-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1219/req_0305-2019.pdf</t>
   </si>
   <si>
     <t>Requer a substituição de todas as lâmpadas queimadas da Localidade de Lagoa de São João.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1220/req_0306-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1220/req_0306-2019.pdf</t>
   </si>
   <si>
     <t>Requer a recuperação do motor do Poço da Localidade de Lagoa de São João.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Caetano Neto, Jocelio Gondim</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1222/req_0307-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1222/req_0307-2019.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de um centro de hemodiálise no Município de Aracati, na forma que indica.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1223/req_0308-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1223/req_0308-2019.pdf</t>
   </si>
   <si>
     <t>Requer a retirada do poste de iluminação pública na travessa Paraíso.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1224/req_0309-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1224/req_0309-2019.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma Caramanchão no Beco da Dimola.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1225/req_0310-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1225/req_0310-2019.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça com academia ao ar livre na Comuidade de Lagoa da Quixaba.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>Requer a construção de um Chafariz Público na Comunidade de Morrinhos.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>Requer a construção de uma academia ao ar livre com parquinho para crianças, ao lado da quadra de esportes da Comunidade de Morrinhos.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1238/req_0313-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1238/req_0313-2019.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação e a iluminação da Rua São Judas Tadeu, no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1239/req_0314-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1239/req_0314-2019.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção do muro e entorno do cemitério antigo de Canoa Quebrada.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1240/req_0315-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1240/req_0315-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja entregue certificado de mérito de bons serviços ao Município de Aracati aos srs. Zózimo Luiz Medeiros Silva (Secretário de Saúde), Andreza Guedes Kaminki (Assessora Técnica de Saúde) e Samuel Egildo Gomes Carvalho (Médico Clínico Geral), pelos relevantes serviços prestados junto à Secretaria Municipal de Esportes.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1241/req_0316-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1241/req_0316-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja entregue Certificado de Mérito Artístico e Cultural de Aracati à Banda "os Espaciais", pelos 50 anos de contribuição à música e arte aracatiense.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1242/req_0317-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1242/req_0317-2019.pdf</t>
   </si>
   <si>
     <t>Requer a ampla divulgação do benefício de isenção do IPTU 2019 nas redes sociais, no site oficial e veículos de comunicação local.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1243/req_0318-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1243/req_0318-2019.pdf</t>
   </si>
   <si>
     <t>Requer o envio de ofício ao Deputado Federal José Airton Cirilo, convidando-o a fazer o uso da tribuna para prestar esclarecimentos sobre a Emenda Parlamentar destinada ao Hospital e Maternidade Santa Luiza de Marilac.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1244/req_0319-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1244/req_0319-2019.pdf</t>
   </si>
   <si>
     <t>Requer a reposição de luminárias queimadas, limpeza e podas das árvores no entorno da quadra poliesportiva da Comunidade de Santa Tereza.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1245/req_0320-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1245/req_0320-2019.pdf</t>
   </si>
   <si>
     <t>Requer a ampliação do cemitério da Comunidade de Santa Tereza.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1246/req_0321-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1246/req_0321-2019.pdf</t>
   </si>
   <si>
     <t>Requer a realização do censo da população de rua em Aracati.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1247/req_0322-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1247/req_0322-2019.pdf</t>
   </si>
   <si>
     <t>Requer a realização de estudo de viabilidade no sentido de implantar uma espécie de telhado de "guarda chuvas" no beco da Casa Ponciano na forma que indica.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1248/req_0323-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1248/req_0323-2019.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção das manilhas e porta d'águas das estradas de Timbaúba, bem como manutenção na barragem da referida Comunidade e troca de lâmpadas queimadas em alguns postes.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1249/req_0324-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1249/req_0324-2019.pdf</t>
   </si>
   <si>
     <t>Requer o aumento da quantidade de água transportada em carros-pipa para a Comunidade de Timbaúba.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>Requer ao IQUAMA estudo técnico com delimitação de área, referente às falésias brancas da Praia de Quixaba, neste Município, a fim de instruir este Vereador na propositura de Projeto de Lei que venha a definir como Unidade de Preservação Ambiental as falésias brancas da Praia de Quixaba, por serem as únicas do tipo no Brasil, estando entre as quatro do Mundo.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>Requer à SEINFRA o calçamento da Rua que dá acesso ao novo Cemitério de Canoa Quebrada.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
@@ -2718,483 +2718,483 @@
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>Requer ao Governo Municipal junto à SEINFRA a construção de uma Quadra de Esportes na comunidade de Lagoa da Quixaba.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>Requer ao Governo Municipal junto à SEINFRA a construção de uma Praça com Academia ao Ar Livre na localidade de Albuquerque, atendendo a diversos pedidos daquela comunidade.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1264/req_0334-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1264/req_0334-2019.pdf</t>
   </si>
   <si>
     <t>Requer à BRASLIMP a colocação de adesivos refletivos nos “carrinhos” utilizados pelos garis, a fim de se evitar acidentes.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1265/req_0335-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1265/req_0335-2019.pdf</t>
   </si>
   <si>
     <t>Requer à SEINFRA, solicitando que a comunidade de Catu Vilani passe a receber rotineiramente coleta de lixo.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1266/req_0336-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1266/req_0336-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao DEMUTRAN, solicitando que seja demarcada área com estacionamento proibido no trecho da Rua Cel. Alexanzito, compreendido entre a Travessa Costa Barros e a sede do Ministério Público, pois do jeito que está tem-se prejudicado o tráfego de vans que transportam turistas pelo nosso sítio histórico.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1267/req_0337-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1267/req_0337-2019.pdf</t>
   </si>
   <si>
     <t>Requer à Casa Civil do Governo do Estado do Ceará, solicitando que seja viabilizada a construção de um Heliponto na internacional praia de Canoa Quebrada, a fim de facilitar a chegada de autoridades públicas e turistas, considerando o desejado aumento do fluxo turístico e a inauguração do auditório para eventos que ocorrerá logo em breve naquela praia.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1268/req_0338-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1268/req_0338-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao DETRAN-CE e ao SOP – Superintendência de Obras Públicas, solicitando que sejam instalados redutores de velocidade e/ou outros equipamentos que venham a diminuir a velocidade dos veículos na estrada que dá acesso a praia de Canoa Quebrada, mais especificamente no entroncamento com a CE-371, considerando a quantidade e a gravidade dos acidentes que ocorrem neste trecho.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1269/req_0339-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1269/req_0339-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal a construção de um Posto de Saúde na comunidade de Umari.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1270/req_0340-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1270/req_0340-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal junto à SEINFRA, a construção/manutenção da estrada que dá acesso à comunidade de Umari, bem como adequando com uma passagem de água na mesma.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>Requer à Secretaria de Ação Social garantia de Passe Livre aos idosos nos transportes públicos e de permissionários de Aracati, como também em shows e cinema, visto que é garantido por Lei e não está sendo respeitado.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>Requer à SEINFRA o recolhimento dos animais que se encontram soltos nas ruas, causando vários transtornos ao trânsito local.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1273/req_0343-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1273/req_0343-2019.pdf</t>
   </si>
   <si>
     <t>Requer à SEINFRA que seja planejado um jardim no espaço que fica ao lado da passarela do Bairro Pedregal, e que o mesmo venha a ser cuidado diariamente pelo órgão municipal responsável.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1274/req_0344-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1274/req_0344-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Governo Municipal junto à SEINFRA, a troca das luminárias, por de led, da rede de iluminação de toda comunidade de Santa Tereza.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1288/req_0345-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1288/req_0345-2019.pdf</t>
   </si>
   <si>
     <t>Requer uma revisão geral nas concessões feitas pelo Município para implantação de empreendimentos, no sentido de gerar emprego e renda no distrito industrial.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1289/req_0346-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1289/req_0346-2019.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Cais Pesqueiro, às margens do Rio Jaguaribe, com local a ser definido após realização de estudo.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1276/req_0348-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1276/req_0348-2019.pdf</t>
   </si>
   <si>
     <t>Requer a reconstrução da estrada que dá acesso ao Rio Jaguaribe, na Localidade de Tabuleiro do Cabreiro.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1278/req_0350-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1278/req_0350-2019.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da agência dos correios da Localidade de Cabreiro.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1279/req_0351-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1279/req_0351-2019.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão no calendário das festividades da Semana do Município, o evento de Motocross, realizado anualmente nesta cidade.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1277/req_0352-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1277/req_0352-2019.pdf</t>
   </si>
   <si>
     <t>Requer o envio por parte do Prefeito Municipal de Projeto de Lei concedendo a subvenção aos clubes esportivos da nossa cidade na forma que indica.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1280/req_0354-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1280/req_0354-2019.pdf</t>
   </si>
   <si>
     <t>Requer a reforma completa da Praça Dr. Leite, localizada no centro histórico desta cidade.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1290/req_0355-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1290/req_0355-2019.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação em pedra intertravada ou paralelepípedo, em frente às casas da comunidade de Timbaúba.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1281/req_0356-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1281/req_0356-2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja entregue Certificado de Mérito Desportivo de Aracati, na forma que indica.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1293/req_0357-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1293/req_0357-2019.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma Praça com urbanização, no Bairro Pedregal, na descida que dá acesso à localidade de Pedra Redonda.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1294/req_0358-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1294/req_0358-2019.pdf</t>
   </si>
   <si>
     <t>Requer a sinalização da travessa 13 de maio na forma que indica.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1284/req_0359-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1284/req_0359-2019.pdf</t>
   </si>
   <si>
     <t>Requer a construção da estrada que dá acesso à Comunidade de Murici.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1285/req_0360-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1285/req_0360-2019.pdf</t>
   </si>
   <si>
     <t>Requer a implementação da pavimentação em pedra tosca ou asfáltica das Ruas Catarina Pinto, José Freire do Nascimento, da Paz e Travessa da Paz, no bairro Várzea da Matriz.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1295/req_0361-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1295/req_0361-2019.pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua dos Passos, no bairro Várzea da Matriz.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1296/req_0362-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1296/req_0362-2019.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de um parque infantil na Praça Major Bruno em Majorlândia.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1297/req_0363-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1297/req_0363-2019.pdf</t>
   </si>
   <si>
     <t>Requer a iluminação pública para o campo de futebol da Localidade de Lagoa do Pedro.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1298/req_0364-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1298/req_0364-2019.pdf</t>
   </si>
   <si>
     <t>Requer o envio de convite ao Secretário de Finanças e ao Superintendente da Enel para utilizar a tribuna desta Casa a fim de esclarecer pontos sobre a cobrança da Contribuição de Iluminação Pública (CIP) na forma que indica.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1299/req_0365-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1299/req_0365-2019.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Posto de Saúde na Comunidade de Gameleira.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1300/req_0366-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1300/req_0366-2019.pdf</t>
   </si>
   <si>
     <t>Requer a escavação de um poço na Comunidade Gameleira na forma que indica.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1301/req_0367-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1301/req_0367-2019.pdf</t>
   </si>
   <si>
     <t>Requer informações com o detalhamento dos percentuais de endividamento da Prefeitura Municipal de Aracati além de outras providências.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1302/req_0368-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1302/req_0368-2019.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas discriminando o percentual de recursos utilizados pelo FNDE na forma que indica.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1303/req_0369-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1303/req_0369-2019.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeitos dos Conselheiros Municipais na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1304/req_0370-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1304/req_0370-2019.pdf</t>
   </si>
   <si>
     <t>Requer providências cabíveis no que diz respeito da estrada que liga as localidades de Caçimba Funda a Tanque de Lima na forma que indica.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>Requer a reforma do prédio da antiga escola da Comunidade de Lagoa da Quixaba na forma que indica.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>Requer a recuperação da estrada que dá acesso à Localidade de Canapum na forma que indica.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1105/veto_n._0025-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1105/veto_n._0025-2019.pdf</t>
   </si>
   <si>
     <t>Veta parcialmente o Projeto de Lei n. 0153/2018, em sua emenda supressiva n. 002/2018.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1135/veto_n._0027-2019.pdf</t>
+    <t>http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1135/veto_n._0027-2019.pdf</t>
   </si>
   <si>
     <t>Veta parcialmente ao Projeto de Lei n. 0042/2019 em seu art. 3º.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3501,67 +3501,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1102/ind_n._0001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1308/pi_00220194ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1309/pi_00320194ok.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1310/pi_00420192ok.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1311/pi_00520193ok.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1140/ind_n._0006-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1150/ind_n._0007-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1189/ind_n._0008-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1187/ind_n._0009-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1191/ind_n._0010-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1215/ind_n._0011-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1235/ind_n._0012-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1067/moc_n._0001-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1068/moc_n._0002-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1096/moc_n._0014-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1097/moc_n._0015-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1226/moc_n._0023-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1250/moc_n._0024-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1251/moc_n._0025-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1286/moc_n._0029-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1307/moc_n._0030-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1060/mpo_n._0001-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1061/mpo_n._0002-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1062/mpo_n._0003-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1065/mpo_n._0004-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1066/mpo_n._0005-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1076/mpo_n._0006-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1098/mpo_n._0011-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1099/mpo_n._0012-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1184/req_0278-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1185/mpo_n._0022-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1186/mpo_n._0023-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1227/mpo_n._0024-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1228/mpo_n._0025-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1252/mpo_n._0026-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1070/pdl_0001-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1071/pdl_0002-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1072/pdl_0003-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1073/pdl_0004-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1074/pdl_0005-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1131/pdl_0010-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1139/pdl_0016-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1167/pdl_0017-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1188/pdl_0019-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1190/pdl_0020-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1234/pdl_0021-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1075/scan.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1078/plc_0003-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1059/pl_n._0001-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1058/lei_n._0002-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1069/lei_n._0003-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1104/pl_n._0018-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1106/pl_n._0021-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1107/pl_n._0022-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1108/pl_n._0023-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1109/pl_n._0024-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1110/pl_n._0025-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1111/pl_n._0026-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1112/pl_n._0027-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1163/pl_n._0037-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1164/pl_n._0038-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1136/pl_n._0047-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1137/pl_n._0048-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1138/pl_n._0049-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1166/pl_n._0050-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1230/pl_n._0052-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1231/pl_n._0053-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1232/pl_n._0054-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1233/pl_n._0055-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1275/projeto_de_lei_58_2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1287/pl_n._0059-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1282/pl_n._0060-2019-compactado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1283/pl_n._0061-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1291/pl_n._0062-2019_2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1292/pl_n._0063-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1063/pr_0001-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1064/pr_0002-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1045/req_0001-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1046/req_0002-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1047/req_0003-2019_d0JLwAH.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1048/req_0004-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1049/req_0005-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1050/req_0006-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1051/req_0007-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1052/req_0008-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1053/req_0009-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1054/req_0010-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1055/req_0011-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1056/req_0012-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1057/req_0013-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1079/req_0055-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1080/req_0057-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1081/req_0062-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1082/req_0063-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1116/req_0064-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1083/req_0068-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1084/req_0070-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1085/req_0077-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1086/req_0078-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1117/req_0081-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1118/req_0082-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1087/req_0084-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1088/req_0085-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1089/req_0086-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1090/req_0090-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1091/req_0091-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1092/req_0092-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1093/req_0094-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1094/req_0095-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1101/req_0098-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1103/req_0099-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1095/req_0100-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1119/req_0102-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1122/req_0108-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1123/req_0109-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1124/req_0111-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1125/req_0112-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1115/req_0117-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1114/req_0118-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1132/req_0119-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1126/req_0120-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1127/req_0121-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1128/req_0122-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1129/req_0123-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1130/req_0124-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1133/req_0125-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1134/req_0126-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1162/req_0176-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1141/req_0242-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1142/req_0243-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1143/req_0244-2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1144/req_0245-2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1145/req_0246-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1146/req_0247-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1147/req_0248-2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1148/req_0249-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1149/req_0250-2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1151/req_0251-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1152/req_0252-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1153/req_0253-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1165/req_0254-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1154/req_0255-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1155/req_0256-2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1156/req_0257-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1157/req_0258-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1158/req_0259-2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1159/req_0260-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1160/req_0261-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1161/req_0262-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1168/req_0263-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1170/req_0264-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1171/req_0265-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1172/req_0266-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1173/req_0267-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1174/req_0268-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1175/req_0269-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1176/req_0270-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1177/req_0271-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1178/req_0272-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1179/req_0273-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1180/req_0274-2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1181/req_0275-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1182/req_0276-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1183/req_0277-2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1192/req_0278-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1193/req_0279-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1194/req_0280-2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1195/req_0281-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1196/req_0282-2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1197/req_0283-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1198/req_0284-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1199/req_0285-2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1200/req_0286-2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1201/req_0287-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1202/req_0288-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1203/req_0289-2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1204/req_0290-2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1205/req_0291-2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1206/req_0292-2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1207/req_0293-2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1208/req_0294-2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1209/req_0295-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1210/req_0296-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1211/req_0297-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1212/req_0298-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1213/req_0299-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1229/req_0300-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1216/req_0301-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1217/req_0302-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1221/req_0303-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1218/req_0304-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1219/req_0305-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1220/req_0306-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1222/req_0307-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1223/req_0308-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1224/req_0309-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1225/req_0310-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1238/req_0313-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1239/req_0314-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1240/req_0315-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1241/req_0316-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1242/req_0317-2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1243/req_0318-2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1244/req_0319-2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1245/req_0320-2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1246/req_0321-2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1247/req_0322-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1248/req_0323-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1249/req_0324-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1264/req_0334-2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1265/req_0335-2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1266/req_0336-2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1267/req_0337-2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1268/req_0338-2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1269/req_0339-2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1270/req_0340-2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1273/req_0343-2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1274/req_0344-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1288/req_0345-2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1289/req_0346-2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1276/req_0348-2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1278/req_0350-2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1279/req_0351-2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1277/req_0352-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1280/req_0354-2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1290/req_0355-2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1281/req_0356-2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1293/req_0357-2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1294/req_0358-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1284/req_0359-2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1285/req_0360-2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1295/req_0361-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1296/req_0362-2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1297/req_0363-2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1298/req_0364-2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1299/req_0365-2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1300/req_0366-2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1301/req_0367-2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1302/req_0368-2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1303/req_0369-2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1304/req_0370-2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1105/veto_n._0025-2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1135/veto_n._0027-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1102/ind_n._0001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1308/pi_00220194ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1309/pi_00320194ok.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1310/pi_00420192ok.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1311/pi_00520193ok.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1140/ind_n._0006-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1150/ind_n._0007-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1189/ind_n._0008-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1187/ind_n._0009-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1191/ind_n._0010-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1215/ind_n._0011-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1235/ind_n._0012-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1067/moc_n._0001-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1068/moc_n._0002-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1096/moc_n._0014-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1097/moc_n._0015-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1226/moc_n._0023-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1250/moc_n._0024-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1251/moc_n._0025-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1286/moc_n._0029-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1307/moc_n._0030-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1060/mpo_n._0001-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1061/mpo_n._0002-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1062/mpo_n._0003-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1065/mpo_n._0004-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1066/mpo_n._0005-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1076/mpo_n._0006-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1098/mpo_n._0011-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1099/mpo_n._0012-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1184/req_0278-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1185/mpo_n._0022-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1186/mpo_n._0023-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1227/mpo_n._0024-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1228/mpo_n._0025-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1252/mpo_n._0026-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1070/pdl_0001-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1071/pdl_0002-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1072/pdl_0003-2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1073/pdl_0004-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1074/pdl_0005-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1131/pdl_0010-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1139/pdl_0016-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1167/pdl_0017-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1188/pdl_0019-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1190/pdl_0020-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1234/pdl_0021-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1075/scan.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1078/plc_0003-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1059/pl_n._0001-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1058/lei_n._0002-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1069/lei_n._0003-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1104/pl_n._0018-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1106/pl_n._0021-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1107/pl_n._0022-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1108/pl_n._0023-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1109/pl_n._0024-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1110/pl_n._0025-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1111/pl_n._0026-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1112/pl_n._0027-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1163/pl_n._0037-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1164/pl_n._0038-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1136/pl_n._0047-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1137/pl_n._0048-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1138/pl_n._0049-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1166/pl_n._0050-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1230/pl_n._0052-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1231/pl_n._0053-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1232/pl_n._0054-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1233/pl_n._0055-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1275/projeto_de_lei_58_2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1287/pl_n._0059-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1282/pl_n._0060-2019-compactado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1283/pl_n._0061-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1291/pl_n._0062-2019_2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1292/pl_n._0063-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1063/pr_0001-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1064/pr_0002-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1045/req_0001-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1046/req_0002-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1047/req_0003-2019_d0JLwAH.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1048/req_0004-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1049/req_0005-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1050/req_0006-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1051/req_0007-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1052/req_0008-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1053/req_0009-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1054/req_0010-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1055/req_0011-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1056/req_0012-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1057/req_0013-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1079/req_0055-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1080/req_0057-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1081/req_0062-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1082/req_0063-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1116/req_0064-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1083/req_0068-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1084/req_0070-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1085/req_0077-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1086/req_0078-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1117/req_0081-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1118/req_0082-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1087/req_0084-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1088/req_0085-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1089/req_0086-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1090/req_0090-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1091/req_0091-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1092/req_0092-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1093/req_0094-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1094/req_0095-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1101/req_0098-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1103/req_0099-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1095/req_0100-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1119/req_0102-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1122/req_0108-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1123/req_0109-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1124/req_0111-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1125/req_0112-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1115/req_0117-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1114/req_0118-2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1132/req_0119-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1126/req_0120-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1127/req_0121-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1128/req_0122-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1129/req_0123-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1130/req_0124-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1133/req_0125-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1134/req_0126-2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1162/req_0176-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1141/req_0242-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1142/req_0243-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1143/req_0244-2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1144/req_0245-2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1145/req_0246-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1146/req_0247-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1147/req_0248-2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1148/req_0249-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1149/req_0250-2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1151/req_0251-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1152/req_0252-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1153/req_0253-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1165/req_0254-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1154/req_0255-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1155/req_0256-2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1156/req_0257-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1157/req_0258-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1158/req_0259-2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1159/req_0260-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1160/req_0261-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1161/req_0262-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1168/req_0263-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1170/req_0264-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1171/req_0265-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1172/req_0266-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1173/req_0267-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1174/req_0268-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1175/req_0269-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1176/req_0270-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1177/req_0271-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1178/req_0272-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1179/req_0273-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1180/req_0274-2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1181/req_0275-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1182/req_0276-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1183/req_0277-2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1192/req_0278-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1193/req_0279-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1194/req_0280-2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1195/req_0281-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1196/req_0282-2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1197/req_0283-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1198/req_0284-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1199/req_0285-2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1200/req_0286-2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1201/req_0287-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1202/req_0288-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1203/req_0289-2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1204/req_0290-2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1205/req_0291-2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1206/req_0292-2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1207/req_0293-2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1208/req_0294-2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1209/req_0295-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1210/req_0296-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1211/req_0297-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1212/req_0298-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1213/req_0299-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1229/req_0300-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1216/req_0301-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1217/req_0302-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1221/req_0303-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1218/req_0304-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1219/req_0305-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1220/req_0306-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1222/req_0307-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1223/req_0308-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1224/req_0309-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1225/req_0310-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1238/req_0313-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1239/req_0314-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1240/req_0315-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1241/req_0316-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1242/req_0317-2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1243/req_0318-2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1244/req_0319-2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1245/req_0320-2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1246/req_0321-2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1247/req_0322-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1248/req_0323-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1249/req_0324-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1264/req_0334-2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1265/req_0335-2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1266/req_0336-2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1267/req_0337-2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1268/req_0338-2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1269/req_0339-2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1270/req_0340-2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1273/req_0343-2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1274/req_0344-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1288/req_0345-2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1289/req_0346-2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1276/req_0348-2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1278/req_0350-2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1279/req_0351-2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1277/req_0352-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1280/req_0354-2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1290/req_0355-2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1281/req_0356-2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1293/req_0357-2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1294/req_0358-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1284/req_0359-2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1285/req_0360-2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1295/req_0361-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1296/req_0362-2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1297/req_0363-2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1298/req_0364-2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1299/req_0365-2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1300/req_0366-2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1301/req_0367-2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1302/req_0368-2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1303/req_0369-2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1304/req_0370-2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1105/veto_n._0025-2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.aracati.ce.leg.br/media/sapl/public/materialegislativa/2019/1135/veto_n._0027-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H270"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="206" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>